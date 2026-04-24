--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -375,261 +375,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les institutions financières indiennes, organes au service du centralisme fiscal et financier fédéral</w:t>
+                <w:t xml:space="preserve">L'environnement, une nouvelle légitimité en droit fiscal marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Barrué-Belou</w:t>
+                <w:t xml:space="preserve">Djibrihina Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025/2 (170), pp.209-222. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025/1 (169), pp.245-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rffp.170.0209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rffp.169.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360504v1</w:t>
+                <w:t xml:space="preserve">hal-05360543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement, une nouvelle légitimité en droit fiscal marocain</w:t>
+                <w:t xml:space="preserve">Les institutions financières indiennes, organes au service du centralisme fiscal et financier fédéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibrihina Ouedraogo</w:t>
+                <w:t xml:space="preserve">Rémi Barrué-Belou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025/1 (169), pp.245-260. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025/2 (170), pp.209-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rffp.169.0245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rffp.170.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360543v1</w:t>
+                <w:t xml:space="preserve">hal-05360504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des prévisions macroéconomiques et budgétaires : comment renforcer la sincérité budgétaire en France ?</w:t>
               </w:r>
@@ -747,1248 +747,1248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05316077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les conventions de financement dans les Etats africains francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrihina Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/3 (167), pp.231-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rffp.167.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La loi de finances spéciale permettra-t-elle d’assurer la continuité de l’État ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political Landscape and Constitutional Challenges in France 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise financière et l’autonomie du Parlement britannique dans l’exercice de ses missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 168, pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Djibrihina Ouedraogo</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des lois financières au Royaume-Uni : un contre-exemple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le contrôle de constitutionnalité des lois financières, Hors-série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement de la transition écologique au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/3 (167), pp.231-250. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 163, p. 159-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le financement de la transition écologique au Royaume-Uni</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'asymétrie des finances locales au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 163, p. 159-169</w:t>
+              <w:t xml:space="preserve">, 2023, 162, p. 37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'asymétrie des finances locales au Royaume-Uni</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours au principe de continuité de la vie nationale par le Conseil constitutionnel lors du contrôle des projets de loi de finances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, p. 20-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de la fiscalité et du droit fiscal au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, p. 55-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir financier public au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 162, p. 37-47</w:t>
+              <w:t xml:space="preserve">, 2023, 164, p. 165-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le recours au principe de continuité de la vie nationale par le Conseil constitutionnel lors du contrôle des projets de loi de finances</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Royaume-Uni : entre sortie de la pandémie et bouleversement des finances locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, p. 187-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les finances du National Health Service au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement public de la recherche au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, p. 43-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amendements budgétaires au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Royaume-Uni face à la crise financière : une originalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5, p. 20-26</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le pouvoir financier public au Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise(s) et finances publiques au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 et les finances publiques britanniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 164, p. 165-176</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849804v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03850435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept britannique de souveraineté : un modèle transposable ?</w:t>
               </w:r>
@@ -5256,457 +5256,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;constitution financière&amp;quot; du Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien ANTOINE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit public britannique : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Société de Législation Comparée, pp. 121-142, 2015, Colloques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'autonomie fiscale de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comparative Law Journal of the Pacific (Xavier Cabannes, dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la fiscalité dans le Pacifique sud - Issues on taxation in the South Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Special Issue XVIII, University of Wellington, pp. 25-38, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit constitutionnel des collectivités territoriales au Royaume-Uni : devolution et local government</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit constitutionnel des collectivités territoriales, Aspects de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, Au fil du débat, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre la langue au sérieux dans l’enseignement du droit, A propos d’une expérience chambérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ruth Sefton-Green. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démoulages : Du carcan de l’enseignement du droit vers une éducation juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Législation Comparée, pp.192-202, 2015, 978-2365170536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions juridiques du casting présidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit public britannique : état des lieux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 27, Société de Législation Comparée, pp. 121-142, 2015, Colloques</w:t>
+              <w:t xml:space="preserve">Le cadre juridique de la campagne présidentielle (dir. J. Arlettaz et S. Nicod)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possibilité de l'étude comparée en droit budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, Lextenso éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Joël Molinier, Liber amicorum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, Lextenso éditions, pp. 311-324, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232038v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02299704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mesures incitatives au développement des installations solaires</w:t>
               </w:r>
@@ -6444,585 +6444,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’organisation de la discussion du projet de loi de finances : un jeu d’équilibrisme politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loi de finances : le Parlement sous la menace d’un recours à l’ordonnance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuxième budget du gouvernement Starmer : un cap maintenu dans un contexte incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’organisation de la discussion du projet de loi de finances : un jeu d’équilibrisme politique</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une loi de finances pour 2025, Enfin !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une loi de finances pour 2025, Enfin !</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budget 2026 : les conséquences de l’échec de la Commission mixte paritaire et du choix de l’option de la loi spéciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique environnementale du gouvernement britannique : le pas en arrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier budget travailliste depuis 14 ans : entre rupture et prudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget 2025 : qu’est-ce que la loi spéciale annoncée par Emmanuel Macron ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier budget travailliste depuis 15 ans : entre rupture et prudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931069v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04399890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perspective d’un blocage budgétaire en France</w:t>
               </w:r>
@@ -7806,51 +7806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360504v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Germain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.170.0209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrihina Ouedraogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.169.0245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.167.0231" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04786933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03878633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03850435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sefton-Green" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05247514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05499973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05499966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05247511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03850438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01952185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01952182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01572278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01572279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01470961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01131633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05499980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431619v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04786943v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931088v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04786929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03878637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849808v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eiser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467100v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Bateman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Elliott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360543v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Germain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrihina Ouedraogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.169.0245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.170.0209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.167.0231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04786933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03878633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03850435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sefton-Green" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05247514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05499973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05499966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05247511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03850438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01952185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01952182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01572278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01572279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01470961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01131633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05499980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431619v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04786943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04786929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03878637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849808v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eiser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467100v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Bateman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Elliott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>