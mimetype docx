--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -341,2084 +341,2654 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement, une nouvelle légitimité en droit fiscal marocain</w:t>
+                <w:t xml:space="preserve">L'exécution de la dépense publique à l'épreuve du Covid-19 au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibrihina Ouedraogo</w:t>
+                <w:t xml:space="preserve">Yvette Obekandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025/1 (169), pp.245-260. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 173, pp.105-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'environnement, une nouvelle légitimité en droit fiscal marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Rémi Barrué-Belou</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrihina Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/1 (169), pp.245-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rffp.169.0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions financières indiennes, organes au service du centralisme fiscal et financier fédéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barrué-Belou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025/2 (170), pp.209-222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rffp.170.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rffp.170.0209⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05360504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des prévisions macroéconomiques et budgétaires : comment renforcer la sincérité budgétaire en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'euro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réviser la Constitution pour sauver les finances publiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36, pp.1784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05316077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les conventions de financement dans les Etats africains francophones</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration fiscale et la lutte contre la corruption en Grèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djibrihina Ouedraogo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Balta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Priniotaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168, pp.201-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions de financement dans les Etats africains francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrihina Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/3 (167), pp.231-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rffp.167.0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi de finances spéciale permettra-t-elle d’assurer la continuité de l’État ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political Landscape and Constitutional Challenges in France 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise financière et l’autonomie du Parlement britannique dans l’exercice de ses missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 168, pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des lois financières au Royaume-Uni : un contre-exemple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Le contrôle de constitutionnalité des lois financières, Hors-série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparative du régime juridique de l'emprunt de l'Etat et de l'emprunt de la commune du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicanore Uriel Ebanga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 163, p. 159-169</w:t>
+              <w:t xml:space="preserve">, 2024, 168, pp.187-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'asymétrie des finances locales au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 162, p. 37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance macroéconomique et réformes de la gestion des finances publiques en Afrique sub-saharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Haesbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.159-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement de la transition écologique au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, p. 159-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours au principe de continuité de la vie nationale par le Conseil constitutionnel lors du contrôle des projets de loi de finances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, p. 20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique dans les finances publiques en Afrique francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Eyanga Mewolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 162, pp.169-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de la fiscalité et du droit fiscal au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, p. 55-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir financier public au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 164, p. 165-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Royaume-Uni : entre sortie de la pandémie et bouleversement des finances locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 159, p. 187-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances du National Health Service au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement public de la recherche au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 160, p. 43-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amendements budgétaires au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Royaume-Uni face à la crise financière : une originalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise(s) et finances publiques au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 et les finances publiques britanniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept britannique de souveraineté : un modèle transposable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brexit et les autorités dévolues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 03, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02888560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction, Le Brexit et les finances publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Covid-19 et les finances publiques au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brexit : une question de droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discipline budgétaire au Royaume-Uni : une alternative au modèle européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des expériences étrangères d’imposition du revenu : l’Income tax et l’Einkommensteuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2434,823 +3004,823 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 140, pp.173-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement et la recherche en finances publiques dans les pays anglo-saxons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 133, p. 61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité constitutionnelle du Royaume-Uni dans la jurisprudence constitutionnelle du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, p. 597-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formalisation de l’Europe par l’enseignement du droit constitutionnel en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, p. 137-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royaume-Uni : Angleterre et pays de Galles. Introduction générale au système juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Sefton-Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisclasseur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Droit comparé, Fascicule 10, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La limitation des déficits publics et des endettements publics au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical debate on the budgetary framework of the United Kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Europe’s Golden Rule of Public Finances: Its Impact on National Budget Systems, Spécial, p. 33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime juridique des ordres de recettes émis par l’ordonnateur à la suite d’une décision de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du besoin à l'obligation de sincérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp. 27 à 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jurisprudence de John Austin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp. 277 à 292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel modèle d’opposition pour la France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des méthodes positivistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3260,167 +3830,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle britannique dit de Westminster est-il toujours d’actualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement et l’impôt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aix- en- Provence, France. pp.75-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part de science dans le régime politique de la Vème République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIème Congrès de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Droit Constitutionnel, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3430,284 +4000,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances publiques des pays anglo-saxons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin, 349 p, 2024, Droit &amp; gestions publiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances publiques du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marc Leroy, 9782802765332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02888620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énergie solaire. Aspects juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Calley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Clerc-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Savoie Mont Blanc diffuseur Lextenso 2010, 978-2-915797-93-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3717,2209 +4287,2209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les règles de financement de la vie politique dans le monde anglo-saxon : le cas du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Vachia, A. Baudu, X. Cabannes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les règles de financement de la vie politique. Où en sommes-nous ? Où allons-nous ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lefebvre Dalloz, pp.171-181, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle britannique dit de Westminster est-il toujours d’actualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement et l’impôt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consentement à l’impôt à l’épreuve des exigences de la continuité de la vie nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Baudu, M. Bouvard, X. Cabannes, J.-P. Camby, C. Husson-Rochcongar, P. Josse, C. Pierucci, C. Viessant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Marie-Christine Esclassan et Michel Bouvier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, 2025, 978-2-275-16146-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fédéralisme financier : un horizon pour le Royaume-Uni ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Husson-Rochcongar, B, Ridard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finances locales &amp; Mutations contemporaines de l’État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.75-85, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole « sur l’Irlande et sur l’Irlande du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Masclet de Barbarin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Jean-Luc Albert, Voyage en droit public financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.563-574, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de l’héritage britannique en Nouvelle-Zélande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques des pays anglo-saxons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.77-100, 2024, 978 2 84934 800 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle-Zélande : genèse d’un nouveau modèle « anglo-saxon » de gouvernance des finances publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les finances publiques des pays anglo-saxons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.245-274, 2024, 978 2 84934 800 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Du modèle de Westminster aux systèmes financiers publics anglo-saxons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques des pays anglo-saxons. Approche historique et juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, p. 21-27, 2024, Droit &amp; gestions publiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension culturelle du langage juridique. Brèves réflexions théoriques et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser et traduire les concepts juridiques dans leurs cultures en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-191, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une constitution écrite pour le Royaume-Uni ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La révision constitutionnelle dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomson Reuters, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traductions « éditées » dans l’histoire de la pensée juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des traductions en langue française. XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d’amendement des parlementaires britanniques lors de la discussion des lois financières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières lois financières de la présidence Macron (dir. L. Ayrault, J. Benetti, M. Conan),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances publiques en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jocelyn Béneteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques en Océanie. Australie, Nouvelle-Zélande, Nouvelle-Calédonie, Polynésie française, Wallis-et-Futuna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp. 113-138, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle budgétaire anglo-saxon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-L. Albert, S. de Cacqueray, T. Lambert, C. Viessant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’esprit de réforme et de quelques fondamentaux, Mélanges en l’honneur du Professeur Gilbert Orsoni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp. 209-227., 2018, 978-2-7314-1090-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation de la dévolution par les finances publiques au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles J. Gulglielmi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’autonomie au séparatisme. Compétences, financements et citoyennetés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Au fil du débat, Berger-Levrault, pp.169-182, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’instrumentalisation du référendum en matière fiscale au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">X. Cabannes et J.-F. Boudet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques citoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso, pp. 267-272, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances publiques du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Orsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Encyclopédique de Finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.459-463, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique d’austérité et les finances locales au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Gourgues et M. Houser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle ère des finances locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp. 131-156., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévolution (Royaume-Uni) - Approche juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation (dir. N. Kada, R. Pasquier, C. Courtecuisse, V. Aubelle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomie financière des autorités dévolues au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Orsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Encyclopédique de Finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.59-61, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pouvoirs budgétaires des Parlements français et britannique pendant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Descamps et L. Quennouëlle-Corre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finances publiques en temps de guerre. Déstabilisation et recomposition des pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGPDE/Comité pour l’histoire économique et financière de la France, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;constitution financière&amp;quot; du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien ANTOINE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit public britannique : état des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Société de Législation Comparée, pp. 121-142, 2015, Colloques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomie fiscale de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comparative Law Journal of the Pacific (Xavier Cabannes, dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la fiscalité dans le Pacifique sud - Issues on taxation in the South Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Special Issue XVIII, University of Wellington, pp. 25-38, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit constitutionnel des collectivités territoriales au Royaume-Uni : devolution et local government</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit constitutionnel des collectivités territoriales, Aspects de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, Au fil du débat, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre la langue au sérieux dans l’enseignement du droit, A propos d’une expérience chambérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ruth Sefton-Green. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démoulages : Du carcan de l’enseignement du droit vers une éducation juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Législation Comparée, pp.192-202, 2015, 978-2365170536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions juridiques du casting présidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cadre juridique de la campagne présidentielle (dir. J. Arlettaz et S. Nicod)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possibilité de l'étude comparée en droit budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, Lextenso éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Joël Molinier, Liber amicorum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, Lextenso éditions, pp. 311-324, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mesures incitatives au développement des installations solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Savoie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie solaire. Aspects juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 75 à 96, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances publiques de l'Irlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, Lextenso éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, Lextenso éditions, pp. 235-241, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances publiques du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert ORSONI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp. 401-429, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5929,339 +6499,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interdiction de soumettre deux fois la même question au Parlement britannique au cours d’une même session parlementaire. À propos de la déclaration du Speaker Bercow mettant en garde le gouvernement de Theresa May (18 mars 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parlement de Westminster peut-il imposer au gouvernement une loi organisant un second référendum sur le Brexit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’interdiction de soumettre deux fois la même question au Parlement britannique au cours d’une même session parlementaire. À propos de la déclaration du Speaker Bercow mettant en garde le gouvernement de Theresa May (18 mars 2019)</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit budgétaire britannique : le Parlement ne peut pas juridiquement contraindre le gouvernement à organiser un nouveau référendum sur le Brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit budgétaire britannique : le Parlement ne peut pas juridiquement contraindre le gouvernement à organiser un nouveau référendum sur le Brexit</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intervention du Speaker dans les débats portant sur le Brexit : de la sélection des amendements à l’interdiction des votes répétés sur une question identique à la Chambre des Communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brexit et les finances publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6271,100 +6841,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines et l'évolution du vote du budget de l'Etat en France et en Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Savoie, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01131633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6374,1021 +6944,1021 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lecornu a-t-il bien fait d’utiliser le 49.3 pour l’adoption du budget ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une loi de finances pour 2025, Enfin !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation de la discussion du projet de loi de finances : un jeu d’équilibrisme politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de finances : le Parlement sous la menace d’un recours à l’ordonnance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuxième budget du gouvernement Starmer : un cap maintenu dans un contexte incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une loi de finances pour 2025, Enfin !</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budget 2026 : les conséquences de l’échec de la Commission mixte paritaire et du choix de l’option de la loi spéciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique environnementale du gouvernement britannique : le pas en arrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La politique environnementale du gouvernement britannique : le pas en arrière</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le premier budget travailliste depuis 14 ans : entre rupture et prudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le premier budget travailliste depuis 14 ans : entre rupture et prudence</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budget 2025 : qu’est-ce que la loi spéciale annoncée par Emmanuel Macron ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Budget 2025 : qu’est-ce que la loi spéciale annoncée par Emmanuel Macron ?</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le premier budget travailliste depuis 15 ans : entre rupture et prudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le premier budget travailliste depuis 15 ans : entre rupture et prudence</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perspective d’un blocage budgétaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossibilité pour l’Écosse d’organiser unilatéralement un référendum consultatif portant sur son indépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections du 6 mai 2021 en Écosse : une étape vers l’indépendance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les élections du 6 mai 2021 en Écosse : une étape vers l’indépendance ?</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les résultats des élections écossaises du 6 mai 2021 et la longue marche vers l’indépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les résultats des élections écossaises du 6 mai 2021 et la longue marche vers l’indépendance</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indépendance écossaise après les élections du 6 mai 2021 : si loin, si proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’indépendance écossaise après les élections du 6 mai 2021 : si loin, si proche</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque de désunion du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7398,268 +7968,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dette souveraine, les banques centrales et le droit des finances publiques dans la tradition de Westminster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système des finances dévolues en Écosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La dette souveraine, les banques centrales et le droit des finances publiques dans la tradition de Westminster</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour constitutionnelle britannique pourrait-elle écarter le projet de loi sur le Rwanda en raison de son inconstitutionnalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7806,51 +8376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360543v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Germain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrihina Ouedraogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.169.0245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.170.0209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.167.0231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04786933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03878633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03850435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sefton-Green" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05247514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05499973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05499966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05247511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03850438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01952185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01952182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01572278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01572279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01470961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01131633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05499980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431619v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04786943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04786929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03878637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849808v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eiser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467100v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Bateman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Elliott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Germain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Obekandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrihina Ouedraogo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.169.0245" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.170.0209" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Priniotaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.167.0231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04786933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanore Uriel Ebanga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Haesbroeck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Eyanga Mewolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03878633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04394713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03850435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sefton-Green" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05247514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05499973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05499966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05247511v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03850438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01952185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01952182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01572278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676267v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01572279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01676297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01470961v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232048v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299704v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01232039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02283049v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02299707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01131633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05499980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371185v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05371326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05431619v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399890v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04786943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04931069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04786929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03878637v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03849798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Bateman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04467102v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04399854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Elliott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>