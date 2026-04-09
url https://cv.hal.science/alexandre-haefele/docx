--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -592,295 +592,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millisecond lifetime imaging with a europium complex using a commercial confocal microscope under one or two-photon excitation</w:t>
+                <w:t xml:space="preserve">Expanding the polymethine paradigm: evidence for the contribution of a bis-dipolar electronic structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexeï Grichine</w:t>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pascal</w:t>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Duperray</w:t>
+                <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Michel</w:t>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (9), pp.3475-3485. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (23), pp.4038-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sc00473f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp501358q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957831v1</w:t>
+                <w:t xml:space="preserve">hal-01088535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the polymethine paradigm: evidence for the contribution of a bis-dipolar electronic structure.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Millisecond lifetime imaging with a europium complex using a commercial confocal microscope under one or two-photon excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexeï Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+                <w:t xml:space="preserve">Richard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (23), pp.4038-47. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (9), pp.3475-3485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp501358q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sc00473f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088535v1</w:t>
+                <w:t xml:space="preserve">hal-01957831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-Transfer and Ligand-Localized Photophysics in Luminescent Cyclometalated Pyrazolate-Bridged Dinuclear Platinum(II) Complexes</w:t>
               </w:r>
@@ -2081,285 +2081,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of multi-branched dipyrromethene dyes with soluble diethynylphenyl links</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Ziessel</w:t>
+                <w:t xml:space="preserve">Boron Dipyrromethene Chromophores: Next Generation Triplet Acceptors/Annihilators for Low Power Upconversion Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Singh-Rachford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ziessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Castellano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.04.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (48), pp.16164-16165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja807056a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326952v1</w:t>
+                <w:t xml:space="preserve">hal-02556120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron Dipyrromethene Chromophores: Next Generation Triplet Acceptors/Annihilators for Low Power Upconversion Schemes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felix Castellano</w:t>
+                <w:t xml:space="preserve">Synthesis of multi-branched dipyrromethene dyes with soluble diethynylphenyl links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ziessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 130 (48), pp.16164-16165. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (23), pp.3716-3721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja807056a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556120v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2377,103 +2377,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the versatility of electronic structures in polymethine dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pascal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Security + Defence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands. </w:t>
@@ -2891,493 +2891,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
+                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Detraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Rencontre ChiMi. Fluorescence : de la paillasse à l'utilisation clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556309v1</w:t>
+                <w:t xml:space="preserve">hal-02556303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Detraz</w:t>
+                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre ChiMi. Fluorescence : de la paillasse à l'utilisation clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556303v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
+                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Detraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 20, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556308v1</w:t>
+                <w:t xml:space="preserve">hal-02556299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Detraz</w:t>
+                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 20, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556299v1</w:t>
+                <w:t xml:space="preserve">hal-02556308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
               </w:r>
@@ -3590,191 +3590,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Detraz</w:t>
+                <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Solmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Grandclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Caparica Conference on Chromogenic and Emissive Materials (I3CEM, 2, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 13, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556296v1</w:t>
+                <w:t xml:space="preserve">hal-02556286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Solmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Grandclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3793,182 +3810,165 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Caparica Conference on Chromogenic and Emissive Materials (I3CEM, 2, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
+                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Detraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 13, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Caparica Conference on Chromogenic and Emissive Materials (I3CEM, 2, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556286v1</w:t>
+                <w:t xml:space="preserve">hal-02556296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection bu dual optical-nuclear imaging</w:t>
               </w:r>
@@ -4062,90 +4062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Detraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 19, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4552,495 +4552,495 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycérophospholipides synthétiques comprenant au moins une fonction réactive, leur procédé de préparation et leurs utilisations dans différentes applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic glycerophospholipids comprising at least one reactive function, process for preparing same and uses thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3133855 (A1). 2023</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2023180457. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156784v1</w:t>
+                <w:t xml:space="preserve">hal-05496833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic glycerophospholipids comprising at least one reactive function, process for preparing same and uses thereof</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycérophospholipides synthétiques comprenant au moins une fonction réactive, leur procédé de préparation et leurs utilisations dans différentes applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2023180457. 2023</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3133855 (A1). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496833v1</w:t>
+                <w:t xml:space="preserve">hal-05156784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkynyl-​substituted dipyrromethene-​boron hydrophilic fluorescent compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent dipyrromethene boron compounds and their use for diagnosing Alzheimer disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2010076516A1. 2010</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2010076433A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556099v1</w:t>
+                <w:t xml:space="preserve">hal-02556104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent dipyrromethene boron compounds and their use for diagnosing Alzheimer disease</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alkynyl-​substituted dipyrromethene-​boron hydrophilic fluorescent compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ziessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song-Lin Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2010076516A1. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean de Barry</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02556104v1</w:t>
+                <w:t xml:space="preserve">hal-02556099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5116,51 +5116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B49C3D74"/>
+    <w:nsid w:val="1C59A461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5347,51 +5347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-haefele" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7078-4945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152076689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vertueux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Solmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carmon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laguerre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre-Delacour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000074R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed a H Alamiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Harriman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ziessel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHJ4LVC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Grichine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc00473f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501358q" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chakraborty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Castellano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400276v" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4049306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Blumhoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Khnayzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300012u" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Harrington" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Deng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc16015j" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo3002408" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Massif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25428j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300477p" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haefele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zedde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziessel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100109j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol902386u" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Elliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9038856" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.04.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SKMP4PK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Singh-Rachford" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807056a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R4K4R2K7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2072624" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Detraz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Grandclaude" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Detraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haefele" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Renard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sp&#228;nig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N Castellano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Lin Niu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Barry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Li&#233;geois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-haefele" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7078-4945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152076689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vertueux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Solmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carmon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laguerre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre-Delacour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000074R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed a H Alamiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Harriman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ziessel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHJ4LVC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501358q" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Grichine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc00473f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chakraborty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Castellano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400276v" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4049306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Blumhoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Khnayzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300012u" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Harrington" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Deng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc16015j" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo3002408" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Massif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25428j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300477p" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haefele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zedde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziessel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100109j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol902386u" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Elliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9038856" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Singh-Rachford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807056a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R4K4R2K7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.04.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SKMP4PK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2072624" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Detraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Grandclaude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Detraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haefele" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Renard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sp&#228;nig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N Castellano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156784v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Barry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Li&#233;geois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Lin Niu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>