--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1094,633 +1094,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting to the (Square) Root of the Problem: How to Make Noncoherent Pumped Upconversion Linear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the water-solubilisation of fluorophores by post-synthetic &amp;quot;click&amp;quot; and Sonogashira reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrik Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dautrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ziessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz300012u⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (22), pp.4330-4336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob25428j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556126v1</w:t>
+                <w:t xml:space="preserve">hal-00996469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upconversion-powered photoelectrochemistry.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordan Harrington</w:t>
+                <w:t xml:space="preserve">Carbonyl derivatives of boradiazaindacene via catalytic CO insertion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Deng</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ziessel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (2), pp.209-11. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (11), pp.5036-5048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cc16015j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo300477p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556088v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general synthetic route to 3,5-substituted boron dipyrromethenes: applications and properties.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Getting to the (Square) Root of the Problem: How to Make Noncoherent Pumped Upconversion Linear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Blumhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Khnayzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Castellano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo3002408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.299-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz300012u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556049v1</w:t>
+                <w:t xml:space="preserve">hal-02556126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the water-solubilisation of fluorophores by post-synthetic &amp;quot;click&amp;quot; and Sonogashira reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dautrey</w:t>
+                <w:t xml:space="preserve">Upconversion-powered photoelectrochemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Khnayzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Blumhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ob25428j⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.209-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc16015j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996469v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonyl derivatives of boradiazaindacene via catalytic CO insertion.</w:t>
+                <w:t xml:space="preserve">A general synthetic route to 3,5-substituted boron dipyrromethenes: applications and properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ziessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Ziessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 77 (11), pp.5036-5048. </w:t>
+              <w:t xml:space="preserve">, 2012, 77 (9), pp.4298-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo300477p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo3002408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722056v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron asymmetry in a BODIPY derivative</w:t>
               </w:r>
@@ -1862,51 +1862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ziessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2595,51 +2595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 2, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2658,683 +2658,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Solmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres en chimie organique biologique (RECOB, 17, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 1, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556310v1</w:t>
+                <w:t xml:space="preserve">hal-02556312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 1, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Rencontres en chimie organique biologique (RECOB, 17, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556312v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Detraz</w:t>
+                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre ChiMi. Fluorescence : de la paillasse à l'utilisation clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556303v1</w:t>
+                <w:t xml:space="preserve">hal-02556309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
+                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Detraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Rencontre ChiMi. Fluorescence : de la paillasse à l'utilisation clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556309v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Detraz</w:t>
+                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 20, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556299v1</w:t>
+                <w:t xml:space="preserve">hal-02556306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest (JNOEJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
@@ -3357,316 +3374,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
+                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Detraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 20, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556306v1</w:t>
+                <w:t xml:space="preserve">hal-02556299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection bu dual optical-nuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Detraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Py Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">IC3EM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556287v1</w:t>
+                <w:t xml:space="preserve">hal-01663947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Solmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Grandclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,113 +3698,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 13, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Solmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Grandclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,610 +3823,597 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Caparica Conference on Chromogenic and Emissive Materials (I3CEM, 2, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Detraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Caparica Conference on Chromogenic and Emissive Materials (I3CEM, 2, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection bu dual optical-nuclear imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Bohn</w:t>
+                <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Solmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Biology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663935v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bohn</w:t>
+                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection bu dual optical-nuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Detraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Py Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 19, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Chemical Biology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556291v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Solmont</w:t>
+                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Detraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSL Chemical Biology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 19, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556279v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection bu dual optical-nuclear imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Bohn</w:t>
+                <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Solmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3EM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">PSL Chemical Biology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663947v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4558,51 +4558,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic glycerophospholipids comprising at least one reactive function, process for preparing same and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4689,51 +4689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycérophospholipides synthétiques comprenant au moins une fonction réactive, leur procédé de préparation et leurs utilisations dans différentes applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,51 +5116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C59A461"/>
+    <w:nsid w:val="0C9E4FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5347,51 +5347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-haefele" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7078-4945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152076689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vertueux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Solmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carmon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laguerre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre-Delacour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000074R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed a H Alamiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Harriman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ziessel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHJ4LVC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501358q" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Grichine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc00473f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chakraborty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Castellano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400276v" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4049306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Blumhoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Khnayzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300012u" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Harrington" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Deng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc16015j" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo3002408" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Massif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25428j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300477p" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haefele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zedde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziessel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100109j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol902386u" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Elliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9038856" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Singh-Rachford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807056a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R4K4R2K7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.04.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SKMP4PK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2072624" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Detraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Grandclaude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Detraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haefele" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Renard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sp&#228;nig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N Castellano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156784v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Barry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Li&#233;geois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Lin Niu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-haefele" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7078-4945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152076689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vertueux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Solmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carmon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laguerre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre-Delacour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000074R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed a H Alamiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Harriman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ziessel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHJ4LVC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501358q" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Grichine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc00473f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chakraborty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Castellano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400276v" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4049306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Massif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25428j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300477p" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Blumhoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Khnayzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300012u" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Harrington" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Deng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc16015j" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo3002408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haefele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zedde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziessel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100109j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol902386u" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Elliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9038856" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Singh-Rachford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807056a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R4K4R2K7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.04.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SKMP4PK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2072624" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Detraz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Detraz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Renard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haefele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Grandclaude" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663935v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sp&#228;nig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N Castellano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156784v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Barry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Li&#233;geois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Lin Niu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>