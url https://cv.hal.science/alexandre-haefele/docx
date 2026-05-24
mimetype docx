--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2658,575 +2658,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 1, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Rencontres en chimie organique biologique (RECOB, 17, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556312v1</w:t>
+                <w:t xml:space="preserve">hal-02556310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Solmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres en chimie organique biologique (RECOB, 17, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de recherche agents d'imagerie moléculaire (GDR AIM, 1, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556310v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
+                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Detraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Rencontre ChiMi. Fluorescence : de la paillasse à l'utilisation clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556309v1</w:t>
+                <w:t xml:space="preserve">hal-02556303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Detraz</w:t>
+                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre ChiMi. Fluorescence : de la paillasse à l'utilisation clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556303v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
@@ -3249,260 +3249,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
+                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Detraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 20, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556308v1</w:t>
+                <w:t xml:space="preserve">hal-02556299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Detraz</w:t>
+                <w:t xml:space="preserve">Development of miniaturized fluorescence-based device for mycotoxin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaaziz Ouahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 20, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journée Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556299v1</w:t>
+                <w:t xml:space="preserve">hal-02556308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection bu dual optical-nuclear imaging</w:t>
               </w:r>
@@ -3622,327 +3622,310 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Solmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 13, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556286v1</w:t>
+                <w:t xml:space="preserve">hal-02556287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Solmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Grandclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Caparica Conference on Chromogenic and Emissive Materials (I3CEM, 2, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 13, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556284v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Detraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Caparica Conference on Chromogenic and Emissive Materials (I3CEM, 2, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3980,116 +3963,133 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chemiluminescent probes for enzymatic activity detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Solmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Grandclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">International Caparica Conference on Chromogenic and Emissive Materials (I3CEM, 2, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556287v1</w:t>
+                <w:t xml:space="preserve">hal-02556284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection bu dual optical-nuclear imaging</w:t>
               </w:r>
@@ -4183,90 +4183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a caspase-3 probe for apoptosis detection by dual optical-nuclear imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Detraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 19, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5116,51 +5116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C9E4FA9"/>
+    <w:nsid w:val="385A9660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5347,51 +5347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-haefele" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7078-4945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152076689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vertueux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Solmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carmon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laguerre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre-Delacour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000074R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed a H Alamiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Harriman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ziessel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHJ4LVC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501358q" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Grichine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc00473f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chakraborty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Castellano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400276v" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4049306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Massif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25428j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300477p" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Blumhoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Khnayzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300012u" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Harrington" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Deng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc16015j" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo3002408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haefele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zedde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziessel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100109j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol902386u" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Elliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9038856" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Singh-Rachford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807056a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R4K4R2K7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.04.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SKMP4PK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2072624" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Detraz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Detraz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Renard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haefele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Grandclaude" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663935v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sp&#228;nig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N Castellano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156784v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Barry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Li&#233;geois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Lin Niu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-haefele" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7078-4945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152076689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vertueux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Solmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carmon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laguerre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre-Delacour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000074R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed a H Alamiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Harriman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ziessel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHJ4LVC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501358q" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Grichine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc00473f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chakraborty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Castellano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400276v" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4049306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Massif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25428j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300477p" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Blumhoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Khnayzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300012u" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Harrington" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Deng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc16015j" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo3002408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haefele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zedde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulrich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ziessel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100109j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol902386u" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Elliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9038856" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Singh-Rachford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807056a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R4K4R2K7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.04.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SKMP4PK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2072624" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Gargouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ouahrouch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Detraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556309v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Detraz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Renard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haefele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bohn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Grandclaude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556284v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663935v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sp&#228;nig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N Castellano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156784v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Barry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Li&#233;geois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Lin Niu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>