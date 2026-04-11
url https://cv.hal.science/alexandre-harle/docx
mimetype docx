--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -368,161 +368,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive cell‑free DNA assay for accurate detection of RAS and BRAF mutations in liquid biopsies of patients with metastatic colorectal cancer: Final results of the multicentric ColoBEAM study</w:t>
+                <w:t xml:space="preserve">A multicentric national phase II trial assessing TIslelizumab in monotherapy for patients with Hepatocellular Carcinoma Child-Pugh B and ALBI grade 1 or 2 liver function score: The UCGI 41 HESTIA TRIAL DESIGN AND PRELIMINARY SAFETY Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+                <w:t xml:space="preserve">Héloïse Bourien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gavoille</w:t>
+                <w:t xml:space="preserve">Xavier Adhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouché</w:t>
+                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meher Ben Abdelghani</w:t>
+                <w:t xml:space="preserve">Mohamed Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Plaza</w:t>
+                <w:t xml:space="preserve">Eric Assenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (10), pp.2011-2015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ol.2025.15366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2025.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368373v1</w:t>
+                <w:t xml:space="preserve">hal-05335471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of KRAS WT pancreatic adenocarcinomas: results of a large French multicentric cohort</w:t>
               </w:r>
@@ -770,161 +770,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicentric national phase II trial assessing TIslelizumab in monotherapy for patients with Hepatocellular Carcinoma Child-Pugh B and ALBI grade 1 or 2 liver function score: The UCGI 41 HESTIA TRIAL DESIGN AND PRELIMINARY SAFETY Data</w:t>
+                <w:t xml:space="preserve">Sensitive cell‑free DNA assay for accurate detection of RAS and BRAF mutations in liquid biopsies of patients with metastatic colorectal cancer: Final results of the multicentric ColoBEAM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Bourien</w:t>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Adhoute</w:t>
+                <w:t xml:space="preserve">Céline Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
+                <w:t xml:space="preserve">Olivier Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bouattour</w:t>
+                <w:t xml:space="preserve">Meher Ben Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Assenat</w:t>
+                <w:t xml:space="preserve">Jérôme Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (10), pp.2011-2015. </w:t>
+              <w:t xml:space="preserve">Oncology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2025.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3892/ol.2025.15366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335471v1</w:t>
+                <w:t xml:space="preserve">hal-05368373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biomarqueurs théranostiques des inhibiteurs de PARP : recommandations et enjeux organisationnels pour les laboratoires français</w:t>
               </w:r>
@@ -1038,693 +1038,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique dans la prise en charge des cancers</w:t>
+                <w:t xml:space="preserve">Organisation de la réunion de concertation pluridisciplinaire moléculaire à Nancy et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Rouleau</w:t>
+                <w:t xml:space="preserve">Alizée Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+                <w:t xml:space="preserve">Aurélien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(25)76280-2⟩</w:t>
+              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ito.2025.512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402549v1</w:t>
+                <w:t xml:space="preserve">hal-05402553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de la réunion de concertation pluridisciplinaire moléculaire à Nancy et en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A Novel Droplet Digital PCR Assay for BRCA1 and RAD51C Methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissia Hanriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ito.2025.512⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (10), pp.1026-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2025.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402553v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Droplet Digital PCR Assay for BRCA1 and RAD51C Methylation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andréa Witz</w:t>
+                <w:t xml:space="preserve">Analytical Validation of a Pan-Cancer Next-Generation Sequencing Assay for In-House Liquid Biopsy Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lescuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hari Shankar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantelis Constantoulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idrissia Hanriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Dardare</w:t>
+                <w:t xml:space="preserve">Nicole Pfarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 27 (10), pp.1026-1036. </w:t>
+              <w:t xml:space="preserve">, 2025, 75 (5), pp.519-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2025.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2025.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335169v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Validation of a Pan-Cancer Next-Generation Sequencing Assay for In-House Liquid Biopsy Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homologous recombination deficiency (HRD) testing landscape: clinical applications and technical validation for routine diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lescuyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicole Pfarr</w:t>
+                <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2025.08.008⟩</w:t>
+              <w:t xml:space="preserve">Biomarker Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40364-025-00740-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335439v1</w:t>
+                <w:t xml:space="preserve">hal-05182001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologous recombination deficiency (HRD) testing landscape: clinical applications and technical validation for routine diagnostics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cassandra Michel</w:t>
+                <w:t xml:space="preserve">Apport de la génomique dans la prise en charge des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Husson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomarker Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.31. </w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (568), pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40364-025-00740-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(25)76280-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182001v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DDB2 expression lights the way for precision radiotherapy response in PDAC cells, with or without olaparib</w:t>
               </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Lung Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (8), pp.2082-2086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.2. </w:t>
@@ -2216,77 +2216,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of positive resection margins on recurrence and survival following resection and adjuvant chemotherapy in pancreatic cancer: Results of the PRODIGE 24-CCTG PA-6 randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Biagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2344,614 +2344,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Idylla GeneFusion assay to detect fusions and MET exon-skipping in non-small cell lung cancers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GIInger predicts homologous recombination deficiency and patient response to PARPi treatment from shallow genomic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celso Pouget</w:t>
+                <w:t xml:space="preserve">Christian Pozzorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Belmonte</w:t>
+                <w:t xml:space="preserve">Gregoire Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smahane Fadil</w:t>
+                <w:t xml:space="preserve">Tommaso Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Demange</w:t>
+                <w:t xml:space="preserve">Adrien Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-39749-4⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (12), pp.101344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2023.101344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301700v1</w:t>
+                <w:t xml:space="preserve">hal-04400735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIInger predicts homologous recombination deficiency and patient response to PARPi treatment from shallow genomic profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bieler</w:t>
+                <w:t xml:space="preserve">ESR1 gene mutations and liquid biopsy in ER-positive breast cancers: A small step forward, a giant leap for personalization of endocrine therapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2023.101344⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp.5169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15215169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04400735v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR1 gene mutations and liquid biopsy in ER-positive breast cancers: A small step forward, a giant leap for personalization of endocrine therapy?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRISPR/Cas9-mediated knock-in of BRCA1/2 mutations restores response to olaparib in pancreatic cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15215169⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.18741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-45964-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295094v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9-mediated knock-in of BRCA1/2 mutations restores response to olaparib in pancreatic cancer cell lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Dardare</w:t>
+                <w:t xml:space="preserve">Validation of the Idylla GeneFusion assay to detect fusions and MET exon-skipping in non-small cell lung cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Francois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Husson</w:t>
+                <w:t xml:space="preserve">Smahane Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rouyer</w:t>
+                <w:t xml:space="preserve">Jessica Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.18741. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.12909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-45964-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39749-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04295078v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated molecular characterization of HER2-low breast cancer using next generation sequencing (NGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Iovanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3175,51 +3175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized follow-up of circulating DNA in resected stage III/IV melanoma: PERCIMEL multicentric prospective study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionnel Geoffrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,399 +3290,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering tumour heterogeneity: From tissue to liquid biopsy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DDB2 represses epithelial-to-mesenchymal transition and sensitizes pancreatic ductal adenocarcinoma cells to chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Meras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14061384⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.1052163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.1052163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893328v1</w:t>
+                <w:t xml:space="preserve">hal-03901664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de l’ADN tumoral circulant dans la prise en charge des cancers : entre défis et nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (3), pp.147-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ito.2022.0318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDB2 represses epithelial-to-mesenchymal transition and sensitizes pancreatic ductal adenocarcinoma cells to chemotherapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering tumour heterogeneity: From tissue to liquid biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.1052163. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.1052163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14061384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901664v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a clinical-biological model to assess tumor progression in metastatic pancreatic cancer: Post hoc analysis of the PRODIGE4/ACCORD11 trial</w:t>
               </w:r>
@@ -3841,64 +3841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (3), pp.58. </w:t>
@@ -3930,265 +3930,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of microsatellite instability: State of the art and future applications in circulating tumour DNA (ctDNA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Idylla ctEGFR mutation assay to detect EGFR mutations in plasma from patients with non-small cell lung cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13071491⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.10470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90091-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408458v1</w:t>
+                <w:t xml:space="preserve">hal-03408465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Idylla ctEGFR mutation assay to detect EGFR mutations in plasma from patients with non-small cell lung cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Detection of microsatellite instability: State of the art and future applications in circulating tumour DNA (ctDNA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.10470. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90091-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13071491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408465v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NGS-based blood test for the diagnosis of invasive HPV-associated carcinomas with extensive viral genomic characterization</w:t>
               </w:r>
@@ -4334,51 +4334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Koeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,77 +4468,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bochnakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (8), pp.740. </w:t>
@@ -4628,51 +4628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Diry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lower Genital Tract Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (1), pp.53-60. </w:t>
@@ -4736,51 +4736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voreak Suybeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Koeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4821,295 +4821,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 3 molecular-based assays for microsatellite instability detection in formalin-fixed tissues of patients with endometrial and colorectal cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Husson</w:t>
+                <w:t xml:space="preserve">Representative sequencing: Unbiased sampling of solid tumor tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Litchfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Stanislaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gallegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-73421-5⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (5), pp.107550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957897v1</w:t>
+                <w:t xml:space="preserve">hal-02565183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representative sequencing: Unbiased sampling of solid tumor tissue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Rowan</w:t>
+                <w:t xml:space="preserve">Evaluation of 3 molecular-based assays for microsatellite instability detection in formalin-fixed tissues of patients with endometrial and colorectal cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (5), pp.107550. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.16386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73421-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565183v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of KRAS, NRAS and BRAF mutations detection in plasma using an automated system for patients with metastatic colorectal cancer</w:t>
               </w:r>
@@ -5134,64 +5134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.e0227294. </w:t>
@@ -5242,51 +5242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathology of HPV-associated head and neck carcinomas: Recent data and perspectives for the development of specific tumor markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sastre-Garau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.528957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5346,77 +5346,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (10), pp.3534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5493,64 +5493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dubouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (2), pp.e0212801. </w:t>
@@ -5627,64 +5627,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.14561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5757,51 +5757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Becuwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5852,90 +5852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPV insertional pattern as a personalized tumor marker for the optimized tumor diagnosis and follow-up of patients with HPV-associated carcinomas: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6025,64 +6025,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Franczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dubouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (7), pp.e0219204. </w:t>
@@ -6120,90 +6120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three real-time PCR assays for the detection of PIK3CA somatic mutations in formalin-fixed paraffin embedded tissues of patients with breast carcinomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6267,77 +6267,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations du gène ESR1 : du fondamental à la clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Uwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (1-4), pp.29-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6397,51 +6397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6544,51 +6544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis Au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6678,64 +6678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Kandathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.7083. </w:t>
@@ -6825,51 +6825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broséus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (5), pp.297-305. </w:t>
@@ -6907,51 +6907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and validation of HPV real-time PCR assay for the detection of HPV DNA in oral cytobrush and FFPE samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6959,51 +6959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sastre-Garau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.11313. </w:t>
@@ -7067,51 +7067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7188,51 +7188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear factor I X is a recurrent target for HPV16 insertions in anal carcinomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyson M. Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7305,90 +7305,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of correlation between radiation-induced CD8 T-lymphocyte apoptosis and sequelae in patients with prostate cancer accidentally overexposed to radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vogin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (66), pp.32680-32689. </w:t>
@@ -7560,51 +7560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authors’ Reply to Uguen: “Comparison of five different assays for the detection of BRAF mutations in formalin-fixed paraffin embedded tissues of patients with metastatic melanoma”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Franczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7919,103 +7919,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare RAS mutations in metastatic colorectal cancer detected during routine RAS genotyping using next generation sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Targeted Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.363-370. </w:t>
@@ -8053,51 +8053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of BRAF mutations using a fully automated platform and comparison with high resolution melting, real-time allele specific amplification, immunohistochemistry and next generation sequencing assays, for patients with metastatic melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8200,51 +8200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trastuzumab as a preoperative monotherapy does not inhibit HER2 downstream signaling in HER2-positive breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8373,51 +8373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Scala-Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schiestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (6), pp.1195-1196. </w:t>
@@ -8468,90 +8468,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited effectiveness of patent blue dye in addition to isotope scanning for identification of sentinel lymph nodes: Cross-sectional real-life study in 1024 breast cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Leufflen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33, pp.177-181. </w:t>
@@ -8589,51 +8589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of pEGFR and pAKT as response-predictive biomarkers for RAS wild-type patients to anti-EGFR monoclonal antibodies in metastatic colorectal cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8723,77 +8723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of COBAS 4800 KRAS, TaqMan PCR and High Resolution Melting PCR assays for the detection of KRAS somatic mutations in formalin-fixed paraffin embedded colorectal carcinomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8869,90 +8869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification clinique, diagnostique et intérêt théranostique des mutations du gène PIK3CA dans le cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 100 (10), pp.947-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8986,90 +8986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of PIK3CA exon 9 and 20 mutations in breast cancers using PCR-HRM and PCR-ARMS: Correlation with clinicopathological criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9120,64 +9120,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs prédictifs de réponse aux thérapies ciblées en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71 (1), pp.89-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9211,64 +9211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and activation of P38 MAP kinase in invasive ductal breast cancers: Correlation with expression of the estrogen receptor, HER2 and downstream signaling phosphorylated proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9354,90 +9354,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of routine KRAS mutation PCR-based testing procedure for rational individualized first-line-targeted therapy selection in metastatic colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Meyer-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (1), pp.11-20. </w:t>
@@ -9475,90 +9475,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de méthode selon la norme ISO 15189 et le SH GTA 04 : application à la détection des mutations KRAS par méthode TaqMan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71 (5), pp.603-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9592,103 +9592,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de méthode selon la norme ISO 15189 et le SH GTA 04 : application à l'extraction et au dosage quantitatif de l'ADN par méthode spectrophotométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71 (5), pp.608-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9882,286 +9882,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 2719: Accelerated BRAF mutation analysis using a fully automated PCR platform improves the management of patients with metastatic melanoma : MELFAST trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From ERα66 to ERα36: a new predictive marker for cancer progression and therapeutic response in breast tumors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Husson</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR Annual Meeting 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Interrégional Grand-Est de Recherche Translationnelle en Oncologie ONCOTRANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGE, Feb 2017, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029979v1</w:t>
+                <w:t xml:space="preserve">hal-01667636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ERα66 to ERα36: a new predictive marker for cancer progression and therapeutic response in breast tumors ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Abstract 2719: Accelerated BRAF mutation analysis using a fully automated PCR platform improves the management of patients with metastatic melanoma : MELFAST trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amand Chesnel</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interrégional Grand-Est de Recherche Translationnelle en Oncologie ONCOTRANS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR Annual Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Washington, DC, United States. pp.2719-2719, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2017-2719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667636v1</w:t>
+                <w:t xml:space="preserve">hal-03029979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERα36 expression: a key breast cancer risk factor?</w:t>
               </w:r>
@@ -10186,51 +10186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chamard-Jovenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10285,64 +10285,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression d’ER$\alpha$36: un nouveau marqueur de transformation néoplasique et de progression tumorale mammaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thiébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10410,64 +10410,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ERα66 to ERα36: a new predictive marker for cancer progression and therapeutic response in breast tumors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10574,51 +10574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASCO 2016 annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chicago, IL, United States. pp.abstr e17076</w:t>
@@ -10660,64 +10660,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ERα66 to ERα36: a new predictive marker for cancer progression and therapeutic response in breast tumors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10772,103 +10772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of rare somatic mutational profiles in metastatic colorectal cancer (mCRC) during routine RAS sequencing using next generation sequencing (NGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASCO 2015 annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Chicago, IL, United States. pp.abstr 11055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10893,64 +10893,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ERalpha66 to ERalpha36 : a new predcitive marker for cancer progression and therapeutic response in breast tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11070,51 +11070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Forum du Cancéropôle du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
@@ -11137,355 +11137,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of rare somatic mutational profiles in metastatic colorectal cancer (mCRC) during routine RAS next generation sequencing (NGS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Detection of KRAS, NRAS and BRAF somatic mutations in circulating tumor DNA using two assays of Next Generation Sequencing (NGS) for patients with metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque Inter-Régional Grand-Est de Recherche Translationnelle en Oncologie, Oncotrans 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241773v1</w:t>
+                <w:t xml:space="preserve">hal-01241774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of KRAS, NRAS and BRAF somatic mutations in circulating tumor DNA using two assays of Next Generation Sequencing (NGS) for patients with metastatic colorectal cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Detection of rare somatic mutational profiles in metastatic colorectal cancer (mCRC) during routine RAS next generation sequencing (NGS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque Inter-Régional Grand-Est de Recherche Translationnelle en Oncologie, Oncotrans 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241774v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of KRAS, NRAS, BRAF and PIK3CA somatic mutations on FFPE tumors samples using bidirectionnal ultra-deep pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association for Cancer Research Annual meeting, AACR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11510,64 +11510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of P38MAP kinase in estrogen-positive invasive breast cancers: Relation with HER2 and downstream signaling phosphorylated proteins expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11631,64 +11631,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des techniques COBAS KRAS 4800 et PCR TaqMan pour la détection des mutations somatiques du gène KRAS - Application dans le processus d'accréditation des laboratoires de biologie médicale selon la norme ISO 15189</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journées du Groupe de Pharmacologie Clinique Oncologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11713,90 +11713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIK3CA exon 9 and 20 mutations analysis in breast cancers using PCR-HRM and PCR-ARMS: relations with clinicopathologic criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11838,64 +11838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of COBAS 4800 KRAS, PCR TaqMan, and PCR high-resolution melting assays for the detection of KRAS somatic mutations in formalin-fixed paraffin-embedded colorectal tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Society of Clinical Oncology, ASCO'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Chicago, Illinois, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11920,51 +11920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive determination of PIK3CA exon 9 and 20 hotspot mutations in breast tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11972,51 +11972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Nicolaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Society of Clinical Oncology, ASCO'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Chicago, Illinois, United States. pp.CDROM</w:t>
@@ -12045,51 +12045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a simple method for the simultaneous determination of imatinib, norimatinib, dasatinib and nilotinib in human plasma by hplc photodiode array detector.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Scala-Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12183,90 +12183,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des mutations KRAS dans les cancers colorectaux métastatiques : Optimisation des techniques et des délais pour la sélection rationnelle d'une première ligne thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Meyer-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour Pathologie 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.CDROM, </w:t>
@@ -12317,90 +12317,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of routine KRAS mutation testing procedure for rational individualized first line targeted therapy selection in metastatic colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Meyer-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
@@ -12461,51 +12461,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free DNA in the management of colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Schaffner, Jean-Louis Merlin et Nikolas von Bubnoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Liquid Biopsies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 215, Springer, pp.253-261, 2020, Recent Results in Cancer Research, 978-3-030-26438-3. </w:t>
@@ -12575,51 +12575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs de réponse aux thérapies ciblées et personnalisation thérapeutique dans les cancers colorectaux métastatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cancer. Université de Lorraine, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LORR0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12678,51 +12678,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs en cancérologie : Recherche préclinique sur le rôle de la protéine DDB2 dans les cancers du pancréas, recherche translationnelle et clinique sur le déploiement des analyses de l’ADN tumoral circulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cancer. Université de Lorraine, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12909,51 +12909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dardare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Witz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Betz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.09.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102632" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gavoille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Ben Abdelghani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plaza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2025.15366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Trystram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251339939" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bourien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adhoute" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouattour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2025.07.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gilson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2025.526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76280-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2025.512" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissia Hanriot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2025.07.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lescuyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Shankar Kumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Constantoulakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pfarr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2025.08.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Husson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00740-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02188-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tlcr-24-144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraunhoffer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hammel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.06.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10238-023-01278-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biagi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006449" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Pouget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Belmonte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Fadil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Demange" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39749-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pozzorini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Andre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Coletta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Buisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bieler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101344" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215169" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Francois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rouyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45964-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sahki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11123164" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iovanna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02668" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Geoffrois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sikanja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Granel-Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11029-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061384" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Toussaint" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Levy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2022.0318" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Meras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1052163" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Egea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ayav" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14205068" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538820v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Pina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/mco.2022.2491" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13071491" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saurel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90091-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543989v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dolivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-21-0293" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Koeppel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.047" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14080740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leufflen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Diry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/LGT.0000000000000498" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voreak Suybeng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.08.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73421-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Litchfield" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Stanislaw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Spain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gallegos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rowan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107550" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961025v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franczak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Geoffroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227294" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079066v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.528957" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103534" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dubouis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212801" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Busca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51155-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205168" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5447-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219204" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Lion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lozano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12253-018-0538-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325099v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Uwer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/onco-2019-0027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Chesnel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20112637" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filhine-Tresarrieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Au" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2019.1568873" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125314v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Kandathil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43646-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filhine-Tressarieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcmed.2018.10.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930854v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29790-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249247v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25957" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930850v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jeannot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson M. Holmes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22675" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930855v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le-Guellec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Royer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930856v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40291-017-0301-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dubois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40291-017-0258-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418848v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhui Chen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cavazza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barlier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.5083" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241768v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11523-015-0404-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320598v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153576" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ramacci" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.4891" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pape" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Michel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scala-Bertola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiestel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12895" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418851v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Leufflen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2016.08.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Perkins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pilati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.250" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-013-1380-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-03LRH3XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974881v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1827" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823892v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lion" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2229" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974848v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0906" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2645" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763929v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chretien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Meyer-Lefebvre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.47" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974859v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0869" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974857v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0891" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030007v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblock" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kieffer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-OT1-03-02" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029979v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-2719" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667636v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chamard-Jovenin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;bault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416426v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320591v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416456v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241769v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241778v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jung" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241780v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241773v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241774v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099669v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831927v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rammacci" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747747v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747745v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747400v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Nicolaizeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747865v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2011.09.039" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325084v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26439-0_13" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100524v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0267" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03111110v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dardare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Witz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Betz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.09.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102632" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bourien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adhoute" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouattour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2025.07.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Trystram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251339939" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gavoille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Ben Abdelghani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plaza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2025.15366" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gilson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2025.526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2025.512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissia Hanriot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2025.07.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lescuyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Shankar Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Constantoulakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pfarr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2025.08.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00740-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76280-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02188-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tlcr-24-144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraunhoffer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hammel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.06.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10238-023-01278-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biagi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006449" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400735v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pozzorini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Andre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Coletta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Buisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bieler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101344" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215169" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Francois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rouyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45964-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Pouget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Belmonte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Fadil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Demange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39749-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sahki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11123164" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iovanna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02668" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Geoffrois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sikanja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Granel-Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11029-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Meras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1052163" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Toussaint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Levy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2022.0318" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061384" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Egea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ayav" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14205068" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538820v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Pina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/mco.2022.2491" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saurel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90091-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13071491" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543989v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dolivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-21-0293" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Koeppel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.047" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14080740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leufflen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Diry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/LGT.0000000000000498" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voreak Suybeng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.08.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565183v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Litchfield" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Stanislaw" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Spain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gallegos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rowan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107550" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73421-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961025v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franczak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Geoffroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227294" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079066v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.528957" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103534" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dubouis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212801" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Busca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51155-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205168" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5447-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219204" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Lion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lozano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12253-018-0538-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325099v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Uwer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/onco-2019-0027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Chesnel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20112637" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filhine-Tresarrieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Au" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2019.1568873" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125314v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Kandathil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43646-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filhine-Tressarieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcmed.2018.10.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930854v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29790-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249247v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25957" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930850v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jeannot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson M. Holmes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22675" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930855v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le-Guellec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Royer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930856v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40291-017-0301-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dubois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40291-017-0258-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418848v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhui Chen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cavazza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barlier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.5083" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241768v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11523-015-0404-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320598v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153576" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ramacci" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.4891" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pape" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Michel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scala-Bertola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiestel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12895" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418851v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Leufflen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2016.08.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Perkins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pilati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.250" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-013-1380-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-03LRH3XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974881v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1827" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823892v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lion" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2229" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974848v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0906" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2645" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763929v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chretien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Meyer-Lefebvre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.47" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974859v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0869" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974857v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0891" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030007v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblock" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kieffer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-OT1-03-02" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029979v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-2719" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chamard-Jovenin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;bault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416426v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320591v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416456v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241769v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241778v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jung" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241780v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241774v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241773v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099669v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831927v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rammacci" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747747v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747745v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747400v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Nicolaizeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747865v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2011.09.039" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325084v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26439-0_13" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100524v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0267" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03111110v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>