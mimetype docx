--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -368,2871 +368,2871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicentric national phase II trial assessing TIslelizumab in monotherapy for patients with Hepatocellular Carcinoma Child-Pugh B and ALBI grade 1 or 2 liver function score: The UCGI 41 HESTIA TRIAL DESIGN AND PRELIMINARY SAFETY Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Droplet Digital PCR Assay for BRCA1 and RAD51C Methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Bourien</w:t>
+                <w:t xml:space="preserve">Alizée Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Adhoute</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Assenat</w:t>
+                <w:t xml:space="preserve">Idrissia Hanriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2025.07.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (10), pp.1026-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2025.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335471v1</w:t>
+                <w:t xml:space="preserve">hal-05335169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of KRAS WT pancreatic adenocarcinomas: results of a large French multicentric cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Nicolle</w:t>
+                <w:t xml:space="preserve">Homologous recombination deficiency (HRD) testing landscape: clinical applications and technical validation for routine diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17588359251339939⟩</w:t>
+              <w:t xml:space="preserve">Biomarker Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40364-025-00740-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402557v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding mutational signatures in breast cancer: Insights from a multi-cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Betz</w:t>
+                <w:t xml:space="preserve">Organisation de la réunion de concertation pluridisciplinaire moléculaire à Nancy et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tranon.2025.102315⟩</w:t>
+              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ito.2025.512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182075v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive cell‑free DNA assay for accurate detection of RAS and BRAF mutations in liquid biopsies of patients with metastatic colorectal cancer: Final results of the multicentric ColoBEAM study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Apport de la génomique dans la prise en charge des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/ol.2025.15366⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (568), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(25)76280-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368373v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biomarqueurs théranostiques des inhibiteurs de PARP : recommandations et enjeux organisationnels pour les laboratoires français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cassandra Michel</w:t>
+                <w:t xml:space="preserve">Analytical Validation of a Pan-Cancer Next-Generation Sequencing Assay for In-House Liquid Biopsy Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lescuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hari Shankar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantelis Constantoulakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pfarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ito.2025.526⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (5), pp.519-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2025.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431335v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de la réunion de concertation pluridisciplinaire moléculaire à Nancy et en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multicentric national phase II trial assessing TIslelizumab in monotherapy for patients with Hepatocellular Carcinoma Child-Pugh B and ALBI grade 1 or 2 liver function score: The UCGI 41 HESTIA TRIAL DESIGN AND PRELIMINARY SAFETY Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Bourien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Adhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Massard</w:t>
+                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Lambert</w:t>
+                <w:t xml:space="preserve">Mohamed Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+                <w:t xml:space="preserve">Eric Assenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (2), pp.111-118. </w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (10), pp.2011-2015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ito.2025.512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2025.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402553v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Droplet Digital PCR Assay for BRCA1 and RAD51C Methylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding mutational signatures in breast cancer: Insights from a multi-cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Dardare</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2025.07.002⟩</w:t>
+              <w:t xml:space="preserve">Translational Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53, pp.102315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranon.2025.102315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335169v1</w:t>
+                <w:t xml:space="preserve">hal-05182075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Validation of a Pan-Cancer Next-Generation Sequencing Assay for In-House Liquid Biopsy Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitive cell‑free DNA assay for accurate detection of RAS and BRAF mutations in liquid biopsies of patients with metastatic colorectal cancer: Final results of the multicentric ColoBEAM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lescuyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+                <w:t xml:space="preserve">Olivier Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hari Shankar Kumar</w:t>
+                <w:t xml:space="preserve">Meher Ben Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantelis Constantoulakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Pfarr</w:t>
+                <w:t xml:space="preserve">Jérôme Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2025.08.008⟩</w:t>
+              <w:t xml:space="preserve">Oncology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ol.2025.15366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335439v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologous recombination deficiency (HRD) testing landscape: clinical applications and technical validation for routine diagnostics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cassandra Michel</w:t>
+                <w:t xml:space="preserve">Characteristics of KRAS WT pancreatic adenocarcinomas: results of a large French multicentric cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Husson</w:t>
+                <w:t xml:space="preserve">Jérome Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomarker Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40364-025-00740-y⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17588359251339939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182001v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique dans la prise en charge des cancers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les biomarqueurs théranostiques des inhibiteurs de PARP : recommandations et enjeux organisationnels pour les laboratoires français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Soubeyran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (568), pp.67-74. </w:t>
+              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (4), pp.270-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(25)76280-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ito.2025.526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402549v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDB2 expression lights the way for precision radiotherapy response in PDAC cells, with or without olaparib</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tumor-derived cell-free DNA and circulating tumor cells: partners or rivals in metastasis formation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laureline Lamy</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-024-02188-9⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10238-023-01278-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821547v1</w:t>
+                <w:t xml:space="preserve">hal-04652495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGN5093-M114: can an antibody-drug conjugate overcome the challenge of resistance to epidermal growth factor receptor and mesenchymal epithelial transition tyrosine kinase inhibitors in non-small cell lung cancer?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Impact of positive resection margins on recurrence and survival following resection and adjuvant chemotherapy in pancreatic cancer: Results of the PRODIGE 24-CCTG PA-6 randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Biagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Lung Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/tlcr-24-144⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000006449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821538v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of AI-assisted transcriptomic signatures to personalize adjuvant chemotherapy in patients with pancreatic ductal adenocarcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fraunhoffer</w:t>
+                <w:t xml:space="preserve">DDB2 expression lights the way for precision radiotherapy response in PDAC cells, with or without olaparib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hammel</w:t>
+                <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Conroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bachet</w:t>
+                <w:t xml:space="preserve">Laureline Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2024.06.010⟩</w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-024-02188-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821533v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor-derived cell-free DNA and circulating tumor cells: partners or rivals in metastasis formation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REGN5093-M114: can an antibody-drug conjugate overcome the challenge of resistance to epidermal growth factor receptor and mesenchymal epithelial transition tyrosine kinase inhibitors in non-small cell lung cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10238-023-01278-9⟩</w:t>
+              <w:t xml:space="preserve">Translational Lung Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (8), pp.2082-2086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/tlcr-24-144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652495v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of positive resection margins on recurrence and survival following resection and adjuvant chemotherapy in pancreatic cancer: Results of the PRODIGE 24-CCTG PA-6 randomized controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lambert</w:t>
+                <w:t xml:space="preserve">Development and validation of AI-assisted transcriptomic signatures to personalize adjuvant chemotherapy in patients with pancreatic ductal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fraunhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Salleron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+                <w:t xml:space="preserve">Pascal Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Biagi</w:t>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Leroux</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (9), pp.780-791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000006449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2024.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821542v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIInger predicts homologous recombination deficiency and patient response to PARPi treatment from shallow genomic profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated molecular characterization of HER2-low breast cancer using next generation sequencing (NGS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pozzorini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bieler</w:t>
+                <w:t xml:space="preserve">Nassim Sahki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2023.101344⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.3164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11123164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400735v1</w:t>
+                <w:t xml:space="preserve">hal-04821519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR1 gene mutations and liquid biopsy in ER-positive breast cancers: A small step forward, a giant leap for personalization of endocrine therapy?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Dardare</w:t>
+                <w:t xml:space="preserve">Prediction of adjuvant gemcitabine sensitivity in resectable pancreatic adenocarcinoma using the GemPred RNA signature: An ancillary study of the PRODIGE-24/CCTG PA6 clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Iovanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15215169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (9), pp.1067-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.22.02668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04295094v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9-mediated knock-in of BRCA1/2 mutations restores response to olaparib in pancreatic cancer cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESR1 gene mutations and liquid biopsy in ER-positive breast cancers: A small step forward, a giant leap for personalization of endocrine therapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dardare</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-45964-w⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp.5169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15215169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295078v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Idylla GeneFusion assay to detect fusions and MET exon-skipping in non-small cell lung cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Demange</w:t>
+                <w:t xml:space="preserve">CRISPR/Cas9-mediated knock-in of BRCA1/2 mutations restores response to olaparib in pancreatic cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.12909. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-39749-4⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.18741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-45964-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04301700v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated molecular characterization of HER2-low breast cancer using next generation sequencing (NGS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Massard</w:t>
+                <w:t xml:space="preserve">GIInger predicts homologous recombination deficiency and patient response to PARPi treatment from shallow genomic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pozzorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11123164⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (12), pp.101344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2023.101344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821519v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of adjuvant gemcitabine sensitivity in resectable pancreatic adenocarcinoma using the GemPred RNA signature: An ancillary study of the PRODIGE-24/CCTG PA6 clinical trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+                <w:t xml:space="preserve">Validation of the Idylla GeneFusion assay to detect fusions and MET exon-skipping in non-small cell lung cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smahane Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Iovanna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hammel</w:t>
+                <w:t xml:space="preserve">Jessica Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (9), pp.1067-1076. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.12909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO.22.02668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39749-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301719v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized follow-up of circulating DNA in resected stage III/IV melanoma: PERCIMEL multicentric prospective study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionnel Geoffrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Sikanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,615 +3290,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDB2 represses epithelial-to-mesenchymal transition and sensitizes pancreatic ductal adenocarcinoma cells to chemotherapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a clinical-biological model to assess tumor progression in metastatic pancreatic cancer: Post hoc analysis of the PRODIGE4/ACCORD11 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Meras</w:t>
+                <w:t xml:space="preserve">Julie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourgou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.1052163⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (20), pp.5068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14205068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901664v1</w:t>
+                <w:t xml:space="preserve">hal-03901662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de l’ADN tumoral circulant dans la prise en charge des cancers : entre défis et nouvelles perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DDB2 represses epithelial-to-mesenchymal transition and sensitizes pancreatic ductal adenocarcinoma cells to chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Levy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Meras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.1052163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.1052163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ito.2022.0318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03901656v1</w:t>
+                <w:t xml:space="preserve">hal-03901664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering tumour heterogeneity: From tissue to liquid biopsy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Place de l’ADN tumoral circulant dans la prise en charge des cancers : entre défis et nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14061384⟩</w:t>
+              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ito.2022.0318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893328v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a clinical-biological model to assess tumor progression in metastatic pancreatic cancer: Post hoc analysis of the PRODIGE4/ACCORD11 trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering tumour heterogeneity: From tissue to liquid biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (20), pp.5068. </w:t>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14205068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14061384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901662v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative prediction of non‑sentinel lymph node metastases in breast cancer using cytokeratin 19 mRNA copy number: A retrospective analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloïse Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (3), pp.58. </w:t>
@@ -3930,533 +3930,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Idylla ctEGFR mutation assay to detect EGFR mutations in plasma from patients with non-small cell lung cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Standardisation of pathogenicity classification for somatic alterations in solid tumours and haematologic malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Koeppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Husson</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90091-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408465v1</w:t>
+                <w:t xml:space="preserve">hal-03408473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of microsatellite instability: State of the art and future applications in circulating tumour DNA (ctDNA)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A NGS-based blood test for the diagnosis of invasive HPV-associated carcinomas with extensive viral genomic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sastre-Garau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13071491⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (19), pp.5307-5316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.ccr-21-0293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408458v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NGS-based blood test for the diagnosis of invasive HPV-associated carcinomas with extensive viral genomic characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+                <w:t xml:space="preserve">Evaluation of the Idylla ctEGFR mutation assay to detect EGFR mutations in plasma from patients with non-small cell lung cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.ccr-21-0293⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.10470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90091-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543989v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation of pathogenicity classification for somatic alterations in solid tumours and haematologic malignancies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Detection of microsatellite instability: State of the art and future applications in circulating tumour DNA (ctDNA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 159, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.08.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13071491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408473v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epithelial to mesenchymal transition in patients with pancreatic ductal adenocarcinoma: State-of-the-art and therapeutic opportunities</w:t>
               </w:r>
@@ -4468,77 +4468,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bochnakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (8), pp.740. </w:t>
@@ -4570,3054 +4570,3054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of specific tumor markers in vulvar carcinoma through extensive human papillomavirus DNA characterization using next generation sequencing method</w:t>
+                <w:t xml:space="preserve">Evaluation of KRAS, NRAS and BRAF mutations detection in plasma using an automated system for patients with metastatic colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Thomas</w:t>
+                <w:t xml:space="preserve">Claire Franczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Leufflen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Karen Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lower Genital Tract Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/LGT.0000000000000498⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.e0227294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425858v1</w:t>
+                <w:t xml:space="preserve">hal-02961025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pathogenicity prediction tools on somatic variants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pathology of HPV-associated head and neck carcinomas: Recent data and perspectives for the development of specific tumor markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sastre-Garau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2020.08.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.528957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.528957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958864v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representative sequencing: Unbiased sampling of solid tumor tissue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SMAD4 and the TGFβ pathway in patients with pancreatic ductal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107550⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02565183v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 3 molecular-based assays for microsatellite instability detection in formalin-fixed tissues of patients with endometrial and colorectal cancers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of pathogenicity prediction tools on somatic variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voreak Suybeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Koeppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-73421-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.1383-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2020.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957897v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of KRAS, NRAS and BRAF mutations detection in plasma using an automated system for patients with metastatic colorectal cancer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Identification of specific tumor markers in vulvar carcinoma through extensive human papillomavirus DNA characterization using next generation sequencing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Leufflen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Diry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Demange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227294⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lower Genital Tract Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/LGT.0000000000000498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961025v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology of HPV-associated head and neck carcinomas: Recent data and perspectives for the development of specific tumor markers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of 3 molecular-based assays for microsatellite instability detection in formalin-fixed tissues of patients with endometrial and colorectal cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.528957⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.16386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73421-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079066v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMAD4 and the TGFβ pathway in patients with pancreatic ductal adenocarcinoma</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Representative sequencing: Unbiased sampling of solid tumor tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Litchfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Stanislaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gallegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (10), pp.3534. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (5), pp.107550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21103534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02617115v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated routine workflow using next-generation sequencing and a fully-automated platform for the detection of KRAS, NRAS and BRAF mutations in formalin-fixed paraffin embedded samples with poor DNA quality in patients with colorectal carcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Uncommon mutational profiles of metastatic colorectal cancer detected during routine genotyping using next generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Franczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dubouis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Shaun Kandathil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0212801. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.7083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43646-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053754v1</w:t>
+                <w:t xml:space="preserve">hal-02125314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic substitution signature as an innovative tool in lung cancer diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of KRAS, NRAS and BRAF hotspot mutations detection for patients with metastatic colorectal cancer using direct DNA pipetting in a fully-automated platform and Next-Generation Sequencing for laboratory workflow optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Franczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Busca</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Dubouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51155-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0219204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325054v1</w:t>
+                <w:t xml:space="preserve">hal-02171684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging roles of DDB2 in cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gilson</w:t>
+                <w:t xml:space="preserve">Comparison of three real-time PCR assays for the detection of PIK3CA somatic mutations in formalin-fixed paraffin embedded tissues of patients with breast carcinomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Drouot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Becuwe</w:t>
+                <w:t xml:space="preserve">Nicolas Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20205168⟩</w:t>
+              <w:t xml:space="preserve">Pathology and Oncology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.1117-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12253-018-0538-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325073v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPV insertional pattern as a personalized tumor marker for the optimized tumor diagnosis and follow-up of patients with HPV-associated carcinomas: a case report</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated routine workflow using next-generation sequencing and a fully-automated platform for the detection of KRAS, NRAS and BRAF mutations in formalin-fixed paraffin embedded samples with poor DNA quality in patients with colorectal carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dolivet</w:t>
+                <w:t xml:space="preserve">Claire Franczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dubouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-019-5447-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0212801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086012v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of KRAS, NRAS and BRAF hotspot mutations detection for patients with metastatic colorectal cancer using direct DNA pipetting in a fully-automated platform and Next-Generation Sequencing for laboratory workflow optimisation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somatic substitution signature as an innovative tool in lung cancer diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0219204. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.14561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51155-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171684v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three real-time PCR assays for the detection of PIK3CA somatic mutations in formalin-fixed paraffin embedded tissues of patients with breast carcinomas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Salleron</w:t>
+                <w:t xml:space="preserve">Emerging roles of DDB2 in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Lion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Rouyer</w:t>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lozano</w:t>
+                <w:t xml:space="preserve">Philippe Becuwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology and Oncology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (3), pp.1117-1123. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (20), pp.5168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12253-018-0538-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20205168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930792v1</w:t>
+                <w:t xml:space="preserve">hal-02325073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations du gène ESR1 : du fondamental à la clinique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">HPV insertional pattern as a personalized tumor marker for the optimized tumor diagnosis and follow-up of patients with HPV-associated carcinomas: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Uwer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (1-4), pp.29-32. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/onco-2019-0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-019-5447-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325099v1</w:t>
+                <w:t xml:space="preserve">hal-02086012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual epigenetic regulation of ERα36 expression in breast cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations du gène ESR1 : du fondamental à la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Thiébaut</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Lionel Uwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20112637⟩</w:t>
+              <w:t xml:space="preserve">Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1-4), pp.29-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/onco-2019-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145413v1</w:t>
+                <w:t xml:space="preserve">hal-02325099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical considerations for circulating tumor DNA detection in oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Franczak</w:t>
+                <w:t xml:space="preserve">Dual epigenetic regulation of ERα36 expression in breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amand Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lewis Au</w:t>
+                <w:t xml:space="preserve">Maelle Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14737159.2019.1568873⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (11), pp.2637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20112637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987550v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncommon mutational profiles of metastatic colorectal cancer detected during routine genotyping using next generation sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Technical considerations for circulating tumor DNA detection in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Franczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaun Kandathil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Rouyer</w:t>
+                <w:t xml:space="preserve">Lewis Au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.7083. </w:t>
+              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.121-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43646-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14737159.2019.1568873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125314v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical interests of circulating tumor DNA in oncology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépistage du déficit en dihydropyrimidine déshydrogénase (DPD) et sécurisation des chimiothérapies à base de fluoropyrimidines : mise au point et recommandations nationales du GPCO-Unicancer et du RNPGx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Filhine-Tressarieu</w:t>
+                <w:t xml:space="preserve">Marie-Anne Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Broséus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+                <w:t xml:space="preserve">Joseph Ciccolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Barin-Le-Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcmed.2018.10.007⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (4), pp.397-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930849v1</w:t>
+                <w:t xml:space="preserve">hal-01930855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and validation of HPV real-time PCR assay for the detection of HPV DNA in oral cytobrush and FFPE samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sastre-Garau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.11313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-29790-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated BRAF mutation analysis using a fully automated PCR platform improves the management of patients with metastatic melanoma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Clinical interests of circulating tumor DNA in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Franczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Filhine-Tressarieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broséus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25957⟩</w:t>
+              <w:t xml:space="preserve">Archives of Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (5), pp.297-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcmed.2018.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249247v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear factor I X is a recurrent target for HPV16 insertions in anal carcinomas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accelerated BRAF mutation analysis using a fully automated PCR platform improves the management of patients with metastatic melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gcc.22675⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (63), pp.32232-32237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930850v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of correlation between radiation-induced CD8 T-lymphocyte apoptosis and sequelae in patients with prostate cancer accidentally overexposed to radiation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nuclear factor I X is a recurrent target for HPV16 insertions in anal carcinomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allyson M. Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sastre-Garau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26001⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (12), pp.638-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.22675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930852v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage du déficit en dihydropyrimidine déshydrogénase (DPD) et sécurisation des chimiothérapies à base de fluoropyrimidines : mise au point et recommandations nationales du GPCO-Unicancer et du RNPGx</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absence of correlation between radiation-induced CD8 T-lymphocyte apoptosis and sequelae in patients with prostate cancer accidentally overexposed to radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Thomas</w:t>
+                <w:t xml:space="preserve">Guillaume Vogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Barin-Le-Guellec</w:t>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Royer</w:t>
+                <w:t xml:space="preserve">Didier Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 105 (4), pp.397-407. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (66), pp.32680-32689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930855v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authors’ Reply to Uguen: “Comparison of five different assays for the detection of BRAF mutations in formalin-fixed paraffin embedded tissues of patients with metastatic melanoma”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Franczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Diagnosis and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (6), pp.695-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7651,103 +7651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of five different assays for the detection of BRAF mutations in formalin-fixed paraffin embedded tissues of patients with metastatic melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Franczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Diagnosis and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (2), pp.209-216. </w:t>
@@ -7779,913 +7779,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beside P53 and PTEN: Identification of molecular alterations of the RAS/MAPK and PI3K/AKT signaling pathways in high-grade serous ovarian carcinomas to determine potential novel therapeutic targets</w:t>
+                <w:t xml:space="preserve">Limited effectiveness of patent blue dye in addition to isotope scanning for identification of sentinel lymph nodes: Cross-sectional real-life study in 1024 breast cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuhui Chen</w:t>
+                <w:t xml:space="preserve">Philippe Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Cavazza</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Lea Leufflen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/ol.2016.5083⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.177-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsu.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418848v1</w:t>
+                <w:t xml:space="preserve">hal-01418851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare RAS mutations in metastatic colorectal cancer detected during routine RAS genotyping using next generation sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Detection of BRAF mutations using a fully automated platform and comparison with high resolution melting, real-time allele specific amplification, immunohistochemistry and next generation sequencing assays, for patients with metastatic melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Franczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Targeted Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11523-015-0404-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241768v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of BRAF mutations using a fully automated platform and comparison with high resolution melting, real-time allele specific amplification, immunohistochemistry and next generation sequencing assays, for patients with metastatic melanoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Rare RAS mutations in metastatic colorectal cancer detected during routine RAS genotyping using next generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153576⟩</w:t>
+              <w:t xml:space="preserve">Targeted Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11523-015-0404-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320598v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trastuzumab as a preoperative monotherapy does not inhibit HER2 downstream signaling in HER2-positive breast cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Beside P53 and PTEN: Identification of molecular alterations of the RAS/MAPK and PI3K/AKT signaling pathways in high-grade serous ovarian carcinomas to determine potential novel therapeutic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cavazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Campone</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (3), pp.2028-2032. </w:t>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.3264-3272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ol.2016.4891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3892/ol.2016.5083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418865v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of esomeprazole on the oral absorption of dasatinib in a patient with Philadelphia-positive acute lymphoblastic leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trastuzumab as a preoperative monotherapy does not inhibit HER2 downstream signaling in HER2-positive breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pape</w:t>
+                <w:t xml:space="preserve">Carole Ramacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Michel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+                <w:t xml:space="preserve">Mario Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.12895⟩</w:t>
+              <w:t xml:space="preserve">Oncology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (3), pp.2028-2032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ol.2016.4891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718101v1</w:t>
+                <w:t xml:space="preserve">hal-01418865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited effectiveness of patent blue dye in addition to isotope scanning for identification of sentinel lymph nodes: Cross-sectional real-life study in 1024 breast cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of esomeprazole on the oral absorption of dasatinib in a patient with Philadelphia-positive acute lymphoblastic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rauch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+                <w:t xml:space="preserve">Julien Scala-Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Leufflen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Thomas Schiestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33, pp.177-181. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (6), pp.1195-1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsu.2016.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.12895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418851v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of pEGFR and pAKT as response-predictive biomarkers for RAS wild-type patients to anti-EGFR monoclonal antibodies in metastatic colorectal cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Pilati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113 (4), pp.680-685. </w:t>
@@ -8717,1026 +8717,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of COBAS 4800 KRAS, TaqMan PCR and High Resolution Melting PCR assays for the detection of KRAS somatic mutations in formalin-fixed paraffin embedded colorectal carcinomas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Validation de méthode selon la norme ISO 15189 et le SH GTA 04 : application à l'extraction et au dosage quantitatif de l'ADN par méthode spectrophotométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virchows Archiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00428-013-1380-x⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (5), pp.608-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2013.0891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733883v1</w:t>
+                <w:t xml:space="preserve">hal-00974857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification clinique, diagnostique et intérêt théranostique des mutations du gène PIK3CA dans le cancer du sein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Validation de méthode selon la norme ISO 15189 et le SH GTA 04 : application à la détection des mutations KRAS par méthode TaqMan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/bdc.2013.1827⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (5), pp.603-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2013.0869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974881v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of PIK3CA exon 9 and 20 mutations in breast cancers using PCR-HRM and PCR-ARMS: Correlation with clinicopathological criteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Signification clinique, diagnostique et intérêt théranostique des mutations du gène PIK3CA dans le cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/or.2013.2229⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100 (10), pp.947-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/bdc.2013.1827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823892v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs prédictifs de réponse aux thérapies ciblées en oncologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Analysis of PIK3CA exon 9 and 20 mutations in breast cancers using PCR-HRM and PCR-ARMS: Correlation with clinicopathological criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2013.0906⟩</w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.1043-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/or.2013.2229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974848v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and activation of P38 MAP kinase in invasive ductal breast cancers: Correlation with expression of the estrogen receptor, HER2 and downstream signaling phosphorylated proteins.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comparison of COBAS 4800 KRAS, TaqMan PCR and High Resolution Melting PCR assays for the detection of KRAS somatic mutations in formalin-fixed paraffin embedded colorectal carcinomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virchows Archiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 462 (3), pp.329-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00428-013-1380-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/or.2013.2645⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00866242v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of routine KRAS mutation PCR-based testing procedure for rational individualized first-line-targeted therapy selection in metastatic colorectal cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Biomarqueurs prédictifs de réponse aux thérapies ciblées en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.47⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (1), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2013.0906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763929v1</w:t>
+                <w:t xml:space="preserve">hal-00974848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de méthode selon la norme ISO 15189 et le SH GTA 04 : application à la détection des mutations KRAS par méthode TaqMan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Expression and activation of P38 MAP kinase in invasive ductal breast cancers: Correlation with expression of the estrogen receptor, HER2 and downstream signaling phosphorylated proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ramacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2013.0869⟩</w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (4), pp.1943-1948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/or.2013.2645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974859v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de méthode selon la norme ISO 15189 et le SH GTA 04 : application à l'extraction et au dosage quantitatif de l'ADN par méthode spectrophotométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Optimization of routine KRAS mutation PCR-based testing procedure for rational individualized first-line-targeted therapy selection in metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Meyer-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 71 (5), pp.608-614. </w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.11-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/abc.2013.0891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cam4.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974857v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9754,77 +9754,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CICLADES: Monitoring of ESR1, PIK3CA and AKT1 ctDNA mutations during real-life follow-up of patients with advanced breast cancer treated with endocrine therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Uwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9888,103 +9888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ERα66 to ERα36: a new predictive marker for cancer progression and therapeutic response in breast tumors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interrégional Grand-Est de Recherche Translationnelle en Oncologie ONCOTRANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CGE, Feb 2017, Besançon, France</w:t>
@@ -10013,103 +10013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 2719: Accelerated BRAF mutation analysis using a fully automated PCR platform improves the management of patients with metastatic melanoma : MELFAST trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR Annual Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Washington, DC, United States. pp.2719-2719, </w:t>
@@ -10147,77 +10147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERα36 expression: a key breast cancer risk factor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chamard-Jovenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10298,64 +10298,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thiébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chamard-Jovenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10397,103 +10397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ERα66 to ERα36: a new predictive marker for cancer progression and therapeutic response in breast tumors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Forum du Cancéropôle du Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nancy, France</w:t>
@@ -10522,103 +10522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of druggable targets in high-grade epithelial ovarian cancer (EOC) using next generation sequencing (NGS)–based molecular diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASCO 2016 annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chicago, IL, United States. pp.abstr e17076</w:t>
@@ -10647,103 +10647,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ERα66 to ERα36: a new predictive marker for cancer progression and therapeutic response in breast tumors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st World Congress on Advances in Oncology and 19th International Symposium on Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Athens, Greece</w:t>
@@ -10766,355 +10766,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of rare somatic mutational profiles in metastatic colorectal cancer (mCRC) during routine RAS sequencing using next generation sequencing (NGS)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">From ERalpha66 to ERalpha36 : a new predcitive marker for cancer progression and therapeutic response in breast tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amand Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chamard-Jovenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCO 2015 annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Chicago, IL, United States. pp.abstr 11055</w:t>
+              <w:t xml:space="preserve">9e Forum du Cancéropôle du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241769v1</w:t>
+                <w:t xml:space="preserve">hal-01241778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ERalpha66 to ERalpha36 : a new predcitive marker for cancer progression and therapeutic response in breast tumors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Detection of rare somatic mutational profiles in metastatic colorectal cancer (mCRC) during routine RAS sequencing using next generation sequencing (NGS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Forum du Cancéropôle du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ASCO 2015 annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Chicago, IL, United States. pp.abstr 11055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241778v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of druggable molecular targets in high grade ovarian tumors using next generation sequencing (NGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Forum du Cancéropôle du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
@@ -11137,355 +11137,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of KRAS, NRAS and BRAF somatic mutations in circulating tumor DNA using two assays of Next Generation Sequencing (NGS) for patients with metastatic colorectal cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Detection of rare somatic mutational profiles in metastatic colorectal cancer (mCRC) during routine RAS next generation sequencing (NGS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque Inter-Régional Grand-Est de Recherche Translationnelle en Oncologie, Oncotrans 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241774v1</w:t>
+                <w:t xml:space="preserve">hal-01241773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of rare somatic mutational profiles in metastatic colorectal cancer (mCRC) during routine RAS next generation sequencing (NGS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Detection of KRAS, NRAS and BRAF somatic mutations in circulating tumor DNA using two assays of Next Generation Sequencing (NGS) for patients with metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque Inter-Régional Grand-Est de Recherche Translationnelle en Oncologie, Oncotrans 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241773v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of KRAS, NRAS, BRAF and PIK3CA somatic mutations on FFPE tumors samples using bidirectionnal ultra-deep pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association for Cancer Research Annual meeting, AACR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11510,103 +11510,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of P38MAP kinase in estrogen-positive invasive breast cancers: Relation with HER2 and downstream signaling phosphorylated proteins expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rammacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 ASCO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Chicago, Il, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11625,782 +11625,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des techniques COBAS KRAS 4800 et PCR TaqMan pour la détection des mutations somatiques du gène KRAS - Application dans le processus d'accréditation des laboratoires de biologie médicale selon la norme ISO 15189</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Highly sensitive determination of PIK3CA exon 9 and 20 hotspot mutations in breast tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Nicolaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Journées du Groupe de Pharmacologie Clinique Oncologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American Society of Clinical Oncology, ASCO'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chicago, Illinois, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747747v1</w:t>
+                <w:t xml:space="preserve">hal-00747400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIK3CA exon 9 and 20 mutations analysis in breast cancers using PCR-HRM and PCR-ARMS: relations with clinicopathologic criteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comparaison des techniques COBAS KRAS 4800 et PCR TaqMan pour la détection des mutations somatiques du gène KRAS - Application dans le processus d'accréditation des laboratoires de biologie médicale selon la norme ISO 15189</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journées du Groupe de Pharmacologie Clinique Oncologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747745v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of COBAS 4800 KRAS, PCR TaqMan, and PCR high-resolution melting assays for the detection of KRAS somatic mutations in formalin-fixed paraffin-embedded colorectal tumors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">PIK3CA exon 9 and 20 mutations analysis in breast cancers using PCR-HRM and PCR-ARMS: relations with clinicopathologic criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American Society of Clinical Oncology, ASCO'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chicago, Illinois, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">14e Journées du Groupe de Pharmacologie Clinique Oncologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747449v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive determination of PIK3CA exon 9 and 20 hotspot mutations in breast tumors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comparison of COBAS 4800 KRAS, PCR TaqMan, and PCR high-resolution melting assays for the detection of KRAS somatic mutations in formalin-fixed paraffin-embedded colorectal tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Society of Clinical Oncology, ASCO'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Chicago, Illinois, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747400v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simple method for the simultaneous determination of imatinib, norimatinib, dasatinib and nilotinib in human plasma by hplc photodiode array detector.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Analyse des mutations KRAS dans les cancers colorectaux métastatiques : Optimisation des techniques et des délais pour la sélection rationnelle d'une première ligne thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gillet</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Meyer-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefour Pathologie 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpat.2011.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747903v1</w:t>
+                <w:t xml:space="preserve">hal-00747865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des mutations KRAS dans les cancers colorectaux métastatiques : Optimisation des techniques et des délais pour la sélection rationnelle d'une première ligne thérapeutique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Development of a simple method for the simultaneous determination of imatinib, norimatinib, dasatinib and nilotinib in human plasma by hplc photodiode array detector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Husson</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scala-Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour Pathologie 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747865v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of routine KRAS mutation testing procedure for rational individualized first line targeted therapy selection in metastatic colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Meyer-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
@@ -12461,51 +12461,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free DNA in the management of colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Schaffner, Jean-Louis Merlin et Nikolas von Bubnoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Liquid Biopsies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 215, Springer, pp.253-261, 2020, Recent Results in Cancer Research, 978-3-030-26438-3. </w:t>
@@ -12575,51 +12575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs de réponse aux thérapies ciblées et personnalisation thérapeutique dans les cancers colorectaux métastatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cancer. Université de Lorraine, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LORR0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12678,51 +12678,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs en cancérologie : Recherche préclinique sur le rôle de la protéine DDB2 dans les cancers du pancréas, recherche translationnelle et clinique sur le déploiement des analyses de l’ADN tumoral circulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cancer. Université de Lorraine, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12909,51 +12909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dardare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Witz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Betz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.09.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102632" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bourien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adhoute" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouattour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2025.07.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Trystram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251339939" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gavoille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Ben Abdelghani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plaza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2025.15366" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gilson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2025.526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2025.512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissia Hanriot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2025.07.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lescuyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Shankar Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Constantoulakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pfarr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2025.08.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00740-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76280-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02188-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tlcr-24-144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraunhoffer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hammel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.06.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10238-023-01278-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biagi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006449" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400735v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pozzorini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Andre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Coletta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Buisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bieler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101344" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215169" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Francois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rouyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45964-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Pouget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Belmonte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Fadil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Demange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39749-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sahki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11123164" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iovanna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02668" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Geoffrois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sikanja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Granel-Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11029-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Meras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1052163" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Toussaint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Levy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2022.0318" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061384" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Egea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ayav" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14205068" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538820v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Pina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/mco.2022.2491" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saurel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90091-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13071491" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543989v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dolivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-21-0293" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Koeppel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.047" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14080740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leufflen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Diry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/LGT.0000000000000498" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voreak Suybeng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.08.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565183v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Litchfield" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Stanislaw" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Spain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gallegos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rowan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107550" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73421-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961025v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franczak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Geoffroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227294" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079066v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.528957" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103534" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dubouis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212801" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Busca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51155-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205168" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5447-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219204" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Lion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lozano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12253-018-0538-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325099v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Uwer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/onco-2019-0027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Chesnel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20112637" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filhine-Tresarrieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Au" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2019.1568873" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125314v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Kandathil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43646-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filhine-Tressarieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcmed.2018.10.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930854v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29790-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249247v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25957" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930850v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jeannot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson M. Holmes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22675" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930855v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le-Guellec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Royer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930856v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40291-017-0301-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dubois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40291-017-0258-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418848v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhui Chen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cavazza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barlier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.5083" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241768v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11523-015-0404-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320598v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153576" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ramacci" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.4891" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pape" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Michel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scala-Bertola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiestel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12895" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418851v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Leufflen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2016.08.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Perkins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pilati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.250" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-013-1380-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-03LRH3XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974881v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1827" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823892v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lion" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2229" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974848v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0906" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2645" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763929v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chretien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Meyer-Lefebvre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.47" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974859v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0869" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974857v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0891" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030007v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblock" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kieffer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-OT1-03-02" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029979v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-2719" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chamard-Jovenin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;bault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416426v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320591v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416456v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241769v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241778v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jung" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241780v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241774v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241773v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099669v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831927v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rammacci" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747747v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747745v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747400v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Nicolaizeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747865v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2011.09.039" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325084v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26439-0_13" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100524v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0267" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03111110v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dardare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Witz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Betz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.09.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102632" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissia Hanriot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2025.07.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00740-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2025.512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76280-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lescuyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Shankar Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Constantoulakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pfarr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2025.08.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bourien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adhoute" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouattour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2025.07.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102315" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gavoille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Ben Abdelghani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plaza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2025.15366" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Trystram" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251339939" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gilson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2025.526" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10238-023-01278-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biagi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006449" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02188-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tlcr-24-144" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraunhoffer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hammel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.06.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821519v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sahki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11123164" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iovanna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02668" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215169" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Francois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rouyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45964-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pozzorini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Andre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Coletta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Buisson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bieler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Pouget" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Belmonte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Fadil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Demange" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39749-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Geoffrois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sikanja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Granel-Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11029-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Egea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ayav" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14205068" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Meras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1052163" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Toussaint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2022.0318" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061384" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538820v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Pina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/mco.2022.2491" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Koeppel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543989v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dolivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-21-0293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saurel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90091-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13071491" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14080740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franczak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Geoffroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227294" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.528957" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617115v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103534" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voreak Suybeng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.08.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leufflen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Diry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/LGT.0000000000000498" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957897v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73421-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565183v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Litchfield" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Stanislaw" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Spain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gallegos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rowan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107550" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Kandathil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43646-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dubouis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219204" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Lion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lozano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12253-018-0538-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212801" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325054v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Busca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51155-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205168" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086012v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5447-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325099v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Uwer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/onco-2019-0027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Chesnel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20112637" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987550v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filhine-Tresarrieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Au" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2019.1568873" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930855v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le-Guellec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Royer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.02.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930854v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29790-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930849v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filhine-Tressarieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcmed.2018.10.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249247v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25957" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930850v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jeannot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson M. Holmes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22675" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930856v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40291-017-0301-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dubois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40291-017-0258-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Leufflen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2016.08.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153576" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241768v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11523-015-0404-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418848v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhui Chen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cavazza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barlier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.5083" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ramacci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.4891" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pape" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Michel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scala-Bertola" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiestel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12895" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Perkins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pilati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.250" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974857v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0891" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974859v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0869" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1827" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823892v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lion" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2229" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-013-1380-x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-03LRH3XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974848v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0906" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866242v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2645" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763929v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chretien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Meyer-Lefebvre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.47" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030007v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblock" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kieffer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-OT1-03-02" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029979v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-2719" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chamard-Jovenin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;bault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416426v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320591v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416456v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241778v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jung" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241769v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241780v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241773v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241774v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099669v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831927v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rammacci" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747400v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Nicolaizeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747747v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747745v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747449v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747865v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2011.09.039" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747903v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325084v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26439-0_13" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100524v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0267" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03111110v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>