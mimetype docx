--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -368,2871 +368,2871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Droplet Digital PCR Assay for BRCA1 and RAD51C Methylation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of KRAS WT pancreatic adenocarcinomas: results of a large French multicentric cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andréa Witz</w:t>
+                <w:t xml:space="preserve">Noémie Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idrissia Hanriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Dardare</w:t>
+                <w:t xml:space="preserve">Jérome Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2025.07.002⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17588359251339939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335169v1</w:t>
+                <w:t xml:space="preserve">hal-05402557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologous recombination deficiency (HRD) testing landscape: clinical applications and technical validation for routine diagnostics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding mutational signatures in breast cancer: Insights from a multi-cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Husson</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomarker Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40364-025-00740-y⟩</w:t>
+              <w:t xml:space="preserve">Translational Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53, pp.102315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranon.2025.102315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182001v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de la réunion de concertation pluridisciplinaire moléculaire à Nancy et en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+                <w:t xml:space="preserve">Sensitive cell‑free DNA assay for accurate detection of RAS and BRAF mutations in liquid biopsies of patients with metastatic colorectal cancer: Final results of the multicentric ColoBEAM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meher Ben Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ito.2025.512⟩</w:t>
+              <w:t xml:space="preserve">Oncology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ol.2025.15366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402553v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique dans la prise en charge des cancers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multicentric national phase II trial assessing TIslelizumab in monotherapy for patients with Hepatocellular Carcinoma Child-Pugh B and ALBI grade 1 or 2 liver function score: The UCGI 41 HESTIA TRIAL DESIGN AND PRELIMINARY SAFETY Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Bourien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Adhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Assenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(25)76280-2⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (10), pp.2011-2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2025.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402549v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Validation of a Pan-Cancer Next-Generation Sequencing Assay for In-House Liquid Biopsy Testing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Pfarr</w:t>
+                <w:t xml:space="preserve">Les biomarqueurs théranostiques des inhibiteurs de PARP : recommandations et enjeux organisationnels pour les laboratoires français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (4), pp.270-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ito.2025.526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2025.08.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05335439v1</w:t>
+                <w:t xml:space="preserve">hal-05431335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicentric national phase II trial assessing TIslelizumab in monotherapy for patients with Hepatocellular Carcinoma Child-Pugh B and ALBI grade 1 or 2 liver function score: The UCGI 41 HESTIA TRIAL DESIGN AND PRELIMINARY SAFETY Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Adhoute</w:t>
+                <w:t xml:space="preserve">Homologous recombination deficiency (HRD) testing landscape: clinical applications and technical validation for routine diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Assenat</w:t>
+                <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2025.07.019⟩</w:t>
+              <w:t xml:space="preserve">Biomarker Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40364-025-00740-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335471v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding mutational signatures in breast cancer: Insights from a multi-cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Betz</w:t>
+                <w:t xml:space="preserve">A Novel Droplet Digital PCR Assay for BRCA1 and RAD51C Methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissia Hanriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dardare</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53, pp.102315. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (10), pp.1026-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tranon.2025.102315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2025.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182075v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive cell‑free DNA assay for accurate detection of RAS and BRAF mutations in liquid biopsies of patients with metastatic colorectal cancer: Final results of the multicentric ColoBEAM study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Apport de la génomique dans la prise en charge des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Plaza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (568), pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ol.2025.15366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(25)76280-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368373v1</w:t>
+                <w:t xml:space="preserve">hal-05402549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of KRAS WT pancreatic adenocarcinomas: results of a large French multicentric cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation de la réunion de concertation pluridisciplinaire moléculaire à Nancy et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Trystram</w:t>
+                <w:t xml:space="preserve">Aurélien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Cros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Nicolle</w:t>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17588359251339939⟩</w:t>
+              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ito.2025.512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402557v1</w:t>
+                <w:t xml:space="preserve">hal-05402553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biomarqueurs théranostiques des inhibiteurs de PARP : recommandations et enjeux organisationnels pour les laboratoires français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Validation of a Pan-Cancer Next-Generation Sequencing Assay for In-House Liquid Biopsy Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lescuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hari Shankar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantelis Constantoulakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gilson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cassandra Michel</w:t>
+                <w:t xml:space="preserve">Nicole Pfarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (4), pp.270-284. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (5), pp.519-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ito.2025.526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2025.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431335v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor-derived cell-free DNA and circulating tumor cells: partners or rivals in metastasis formation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DDB2 expression lights the way for precision radiotherapy response in PDAC cells, with or without olaparib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10238-023-01278-9⟩</w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-024-02188-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652495v1</w:t>
+                <w:t xml:space="preserve">hal-04821547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of positive resection margins on recurrence and survival following resection and adjuvant chemotherapy in pancreatic cancer: Results of the PRODIGE 24-CCTG PA-6 randomized controlled trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">REGN5093-M114: can an antibody-drug conjugate overcome the challenge of resistance to epidermal growth factor receptor and mesenchymal epithelial transition tyrosine kinase inhibitors in non-small cell lung cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000006449⟩</w:t>
+              <w:t xml:space="preserve">Translational Lung Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (8), pp.2082-2086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/tlcr-24-144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821542v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDB2 expression lights the way for precision radiotherapy response in PDAC cells, with or without olaparib</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margaux Betz</w:t>
+                <w:t xml:space="preserve">Development and validation of AI-assisted transcriptomic signatures to personalize adjuvant chemotherapy in patients with pancreatic ductal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fraunhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie François</w:t>
+                <w:t xml:space="preserve">Pascal Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Lamy</w:t>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-024-02188-9⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (9), pp.780-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2024.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821547v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGN5093-M114: can an antibody-drug conjugate overcome the challenge of resistance to epidermal growth factor receptor and mesenchymal epithelial transition tyrosine kinase inhibitors in non-small cell lung cancer?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impact of positive resection margins on recurrence and survival following resection and adjuvant chemotherapy in pancreatic cancer: Results of the PRODIGE 24-CCTG PA-6 randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Biagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Lung Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000006449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/tlcr-24-144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04821538v1</w:t>
+                <w:t xml:space="preserve">hal-04821542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of AI-assisted transcriptomic signatures to personalize adjuvant chemotherapy in patients with pancreatic ductal adenocarcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bachet</w:t>
+                <w:t xml:space="preserve">Tumor-derived cell-free DNA and circulating tumor cells: partners or rivals in metastasis formation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (9), pp.780-791. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2024.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10238-023-01278-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821533v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated molecular characterization of HER2-low breast cancer using next generation sequencing (NGS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Husson</w:t>
+                <w:t xml:space="preserve">Validation of the Idylla GeneFusion assay to detect fusions and MET exon-skipping in non-small cell lung cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Sahki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Massard</w:t>
+                <w:t xml:space="preserve">Celso Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smahane Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11123164⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.12909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39749-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821519v1</w:t>
+                <w:t xml:space="preserve">hal-04301700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of adjuvant gemcitabine sensitivity in resectable pancreatic adenocarcinoma using the GemPred RNA signature: An ancillary study of the PRODIGE-24/CCTG PA6 clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hammel</w:t>
+                <w:t xml:space="preserve">Integrated molecular characterization of HER2-low breast cancer using next generation sequencing (NGS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sahki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.22.02668⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.3164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11123164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301719v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR1 gene mutations and liquid biopsy in ER-positive breast cancers: A small step forward, a giant leap for personalization of endocrine therapy?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Dardare</w:t>
+                <w:t xml:space="preserve">Prediction of adjuvant gemcitabine sensitivity in resectable pancreatic adenocarcinoma using the GemPred RNA signature: An ancillary study of the PRODIGE-24/CCTG PA6 clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Iovanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15215169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (9), pp.1067-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.22.02668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04295094v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9-mediated knock-in of BRCA1/2 mutations restores response to olaparib in pancreatic cancer cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESR1 gene mutations and liquid biopsy in ER-positive breast cancers: A small step forward, a giant leap for personalization of endocrine therapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dardare</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-45964-w⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp.5169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15215169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295078v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIInger predicts homologous recombination deficiency and patient response to PARPi treatment from shallow genomic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pozzorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (12), pp.101344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xcrm.2023.101344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Idylla GeneFusion assay to detect fusions and MET exon-skipping in non-small cell lung cancers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Belmonte</w:t>
+                <w:t xml:space="preserve">CRISPR/Cas9-mediated knock-in of BRCA1/2 mutations restores response to olaparib in pancreatic cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smahane Fadil</w:t>
+                <w:t xml:space="preserve">Aurélie Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Demange</w:t>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.12909. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.18741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-39749-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-45964-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04301700v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized follow-up of circulating DNA in resected stage III/IV melanoma: PERCIMEL multicentric prospective study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionnel Geoffrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Sikanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,615 +3290,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a clinical-biological model to assess tumor progression in metastatic pancreatic cancer: Post hoc analysis of the PRODIGE4/ACCORD11 trial</w:t>
+                <w:t xml:space="preserve">Place de l’ADN tumoral circulant dans la prise en charge des cancers : entre défis et nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Egea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Salleron</w:t>
+                <w:t xml:space="preserve">Paul Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gourgou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laurent</w:t>
+                <w:t xml:space="preserve">Julien Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14205068⟩</w:t>
+              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ito.2022.0318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901662v1</w:t>
+                <w:t xml:space="preserve">hal-03901656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDB2 represses epithelial-to-mesenchymal transition and sensitizes pancreatic ductal adenocarcinoma cells to chemotherapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering tumour heterogeneity: From tissue to liquid biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.1052163⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14061384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901664v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de l’ADN tumoral circulant dans la prise en charge des cancers : entre défis et nouvelles perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a clinical-biological model to assess tumor progression in metastatic pancreatic cancer: Post hoc analysis of the PRODIGE4/ACCORD11 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourgou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Toussaint</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Levy</w:t>
+                <w:t xml:space="preserve">Valérie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ito.2022.0318⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (20), pp.5068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14205068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901656v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering tumour heterogeneity: From tissue to liquid biopsy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DDB2 represses epithelial-to-mesenchymal transition and sensitizes pancreatic ductal adenocarcinoma cells to chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Meras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (6), pp.1384. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.1052163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14061384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.1052163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893328v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative prediction of non‑sentinel lymph node metastases in breast cancer using cytokeratin 19 mRNA copy number: A retrospective analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloïse Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (3), pp.58. </w:t>
@@ -3930,533 +3930,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation of pathogenicity classification for somatic alterations in solid tumours and haematologic malignancies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Detection of microsatellite instability: State of the art and future applications in circulating tumour DNA (ctDNA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.08.047⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13071491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408473v1</w:t>
+                <w:t xml:space="preserve">hal-03408458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NGS-based blood test for the diagnosis of invasive HPV-associated carcinomas with extensive viral genomic characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+                <w:t xml:space="preserve">Standardisation of pathogenicity classification for somatic alterations in solid tumours and haematologic malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Koeppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.ccr-21-0293⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543989v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Idylla ctEGFR mutation assay to detect EGFR mutations in plasma from patients with non-small cell lung cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Husson</w:t>
+                <w:t xml:space="preserve">A NGS-based blood test for the diagnosis of invasive HPV-associated carcinomas with extensive viral genomic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sastre-Garau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90091-z⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (19), pp.5307-5316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.ccr-21-0293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408465v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of microsatellite instability: State of the art and future applications in circulating tumour DNA (ctDNA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Idylla ctEGFR mutation assay to detect EGFR mutations in plasma from patients with non-small cell lung cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (7), pp.1491. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.10470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13071491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90091-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408458v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epithelial to mesenchymal transition in patients with pancreatic ductal adenocarcinoma: State-of-the-art and therapeutic opportunities</w:t>
               </w:r>
@@ -4468,77 +4468,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bochnakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (8), pp.740. </w:t>
@@ -4570,3054 +4570,3054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of KRAS, NRAS and BRAF mutations detection in plasma using an automated system for patients with metastatic colorectal cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathology of HPV-associated head and neck carcinomas: Recent data and perspectives for the development of specific tumor markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sastre-Garau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227294⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.528957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.528957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961025v1</w:t>
+                <w:t xml:space="preserve">hal-03079066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology of HPV-associated head and neck carcinomas: Recent data and perspectives for the development of specific tumor markers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparison of pathogenicity prediction tools on somatic variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voreak Suybeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Koeppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.528957. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.1383-1392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.528957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2020.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079066v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMAD4 and the TGFβ pathway in patients with pancreatic ductal adenocarcinoma</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of specific tumor markers in vulvar carcinoma through extensive human papillomavirus DNA characterization using next generation sequencing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Leufflen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Diry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21103534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lower Genital Tract Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/LGT.0000000000000498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617115v1</w:t>
+                <w:t xml:space="preserve">hal-02425858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pathogenicity prediction tools on somatic variants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of 3 molecular-based assays for microsatellite instability detection in formalin-fixed tissues of patients with endometrial and colorectal cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2020.08.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.16386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73421-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958864v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of specific tumor markers in vulvar carcinoma through extensive human papillomavirus DNA characterization using next generation sequencing method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representative sequencing: Unbiased sampling of solid tumor tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chesnais</w:t>
+                <w:t xml:space="preserve">Kevin Litchfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Diry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Demange</w:t>
+                <w:t xml:space="preserve">Stacey Stanislaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gallegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lower Genital Tract Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/LGT.0000000000000498⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (5), pp.107550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425858v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 3 molecular-based assays for microsatellite instability detection in formalin-fixed tissues of patients with endometrial and colorectal cancers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Evaluation of KRAS, NRAS and BRAF mutations detection in plasma using an automated system for patients with metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Franczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-73421-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.e0227294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957897v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representative sequencing: Unbiased sampling of solid tumor tissue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SMAD4 and the TGFβ pathway in patients with pancreatic ductal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dardare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (5), pp.107550. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02565183v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncommon mutational profiles of metastatic colorectal cancer detected during routine genotyping using next generation sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Evaluation of KRAS, NRAS and BRAF hotspot mutations detection for patients with metastatic colorectal cancer using direct DNA pipetting in a fully-automated platform and Next-Generation Sequencing for laboratory workflow optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Franczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaun Kandathil</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ludovic Dubouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.7083. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0219204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43646-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125314v1</w:t>
+                <w:t xml:space="preserve">hal-02171684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of KRAS, NRAS and BRAF hotspot mutations detection for patients with metastatic colorectal cancer using direct DNA pipetting in a fully-automated platform and Next-Generation Sequencing for laboratory workflow optimisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Franczak</w:t>
+                <w:t xml:space="preserve">Comparison of three real-time PCR assays for the detection of PIK3CA somatic mutations in formalin-fixed paraffin embedded tissues of patients with breast carcinomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dubouis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Maëva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219204⟩</w:t>
+              <w:t xml:space="preserve">Pathology and Oncology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.1117-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12253-018-0538-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171684v1</w:t>
+                <w:t xml:space="preserve">hal-01930792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three real-time PCR assays for the detection of PIK3CA somatic mutations in formalin-fixed paraffin embedded tissues of patients with breast carcinomas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Integrated routine workflow using next-generation sequencing and a fully-automated platform for the detection of KRAS, NRAS and BRAF mutations in formalin-fixed paraffin embedded samples with poor DNA quality in patients with colorectal carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Franczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dubouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology and Oncology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12253-018-0538-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0212801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930792v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated routine workflow using next-generation sequencing and a fully-automated platform for the detection of KRAS, NRAS and BRAF mutations in formalin-fixed paraffin embedded samples with poor DNA quality in patients with colorectal carcinoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somatic substitution signature as an innovative tool in lung cancer diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212801⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.14561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51155-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053754v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic substitution signature as an innovative tool in lung cancer diagnosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Salleron</w:t>
+                <w:t xml:space="preserve">Emerging roles of DDB2 in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boidot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51155-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (20), pp.5168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20205168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325054v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging roles of DDB2 in cancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+                <w:t xml:space="preserve">HPV insertional pattern as a personalized tumor marker for the optimized tumor diagnosis and follow-up of patients with HPV-associated carcinomas: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Becuwe</w:t>
+                <w:t xml:space="preserve">Julie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (20), pp.5168. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20205168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-019-5447-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325073v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPV insertional pattern as a personalized tumor marker for the optimized tumor diagnosis and follow-up of patients with HPV-associated carcinomas: a case report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mutations du gène ESR1 : du fondamental à la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Guillet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Uwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.277. </w:t>
+              <w:t xml:space="preserve">Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1-4), pp.29-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-019-5447-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/onco-2019-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086012v1</w:t>
+                <w:t xml:space="preserve">hal-02325099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations du gène ESR1 : du fondamental à la clinique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual epigenetic regulation of ERα36 expression in breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Uwer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Charlène Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amand Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/onco-2019-0027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (11), pp.2637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20112637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325099v1</w:t>
+                <w:t xml:space="preserve">hal-02145413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual epigenetic regulation of ERα36 expression in breast cancer cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Technical considerations for circulating tumor DNA detection in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Franczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Leroux</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20112637⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.121-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14737159.2019.1568873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145413v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical considerations for circulating tumor DNA detection in oncology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Uncommon mutational profiles of metastatic colorectal cancer detected during routine genotyping using next generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Franczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Kandathil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lewis Au</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (2), pp.121-135. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.7083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14737159.2019.1568873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43646-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987550v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage du déficit en dihydropyrimidine déshydrogénase (DPD) et sécurisation des chimiothérapies à base de fluoropyrimidines : mise au point et recommandations nationales du GPCO-Unicancer et du RNPGx</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical interests of circulating tumor DNA in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Franczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Loriot</w:t>
+                <w:t xml:space="preserve">Pierre Filhine-Tressarieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Ciccolini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Royer</w:t>
+                <w:t xml:space="preserve">Julien Broséus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Archives of Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (5), pp.297-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcmed.2018.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930855v1</w:t>
+                <w:t xml:space="preserve">hal-01930849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and validation of HPV real-time PCR assay for the detection of HPV DNA in oral cytobrush and FFPE samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sastre-Garau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.11313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-29790-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical interests of circulating tumor DNA in oncology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Accelerated BRAF mutation analysis using a fully automated PCR platform improves the management of patients with metastatic melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gilson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcmed.2018.10.007⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (63), pp.32232-32237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930849v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated BRAF mutation analysis using a fully automated PCR platform improves the management of patients with metastatic melanoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear factor I X is a recurrent target for HPV16 insertions in anal carcinomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allyson M. Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sastre-Garau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25957⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (12), pp.638-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.22675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249247v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear factor I X is a recurrent target for HPV16 insertions in anal carcinomas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Absence of correlation between radiation-induced CD8 T-lymphocyte apoptosis and sequelae in patients with prostate cancer accidentally overexposed to radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gcc.22675⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (66), pp.32680-32689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930850v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of correlation between radiation-induced CD8 T-lymphocyte apoptosis and sequelae in patients with prostate cancer accidentally overexposed to radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dépistage du déficit en dihydropyrimidine déshydrogénase (DPD) et sécurisation des chimiothérapies à base de fluoropyrimidines : mise au point et recommandations nationales du GPCO-Unicancer et du RNPGx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ciccolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vogin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+                <w:t xml:space="preserve">Fabienne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+                <w:t xml:space="preserve">Chantal Barin-Le-Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Peiffert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+                <w:t xml:space="preserve">Bernard Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (66), pp.32680-32689. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (4), pp.397-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930852v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authors’ Reply to Uguen: “Comparison of five different assays for the detection of BRAF mutations in formalin-fixed paraffin embedded tissues of patients with metastatic melanoma”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Franczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Diagnosis and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (6), pp.695-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7651,103 +7651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of five different assays for the detection of BRAF mutations in formalin-fixed paraffin embedded tissues of patients with metastatic melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Franczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Diagnosis and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (2), pp.209-216. </w:t>
@@ -7779,913 +7779,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited effectiveness of patent blue dye in addition to isotope scanning for identification of sentinel lymph nodes: Cross-sectional real-life study in 1024 breast cancer patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Detection of BRAF mutations using a fully automated platform and comparison with high resolution melting, real-time allele specific amplification, immunohistochemistry and next generation sequencing assays, for patients with metastatic melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Franczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsu.2016.08.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418851v1</w:t>
+                <w:t xml:space="preserve">hal-01320598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of BRAF mutations using a fully automated platform and comparison with high resolution melting, real-time allele specific amplification, immunohistochemistry and next generation sequencing assays, for patients with metastatic melanoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Beside P53 and PTEN: Identification of molecular alterations of the RAS/MAPK and PI3K/AKT signaling pathways in high-grade serous ovarian carcinomas to determine potential novel therapeutic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cavazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153576⟩</w:t>
+              <w:t xml:space="preserve">Oncology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.3264-3272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ol.2016.5083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320598v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare RAS mutations in metastatic colorectal cancer detected during routine RAS genotyping using next generation sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Targeted Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.363-370. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11523-015-0404-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beside P53 and PTEN: Identification of molecular alterations of the RAS/MAPK and PI3K/AKT signaling pathways in high-grade serous ovarian carcinomas to determine potential novel therapeutic targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuhui Chen</w:t>
+                <w:t xml:space="preserve">Trastuzumab as a preoperative monotherapy does not inhibit HER2 downstream signaling in HER2-positive breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Cavazza</w:t>
+                <w:t xml:space="preserve">Carole Ramacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Barlier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
+                <w:t xml:space="preserve">Mario Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (5), pp.3264-3272. </w:t>
+              <w:t xml:space="preserve">, 2016, 12 (3), pp.2028-2032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ol.2016.5083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3892/ol.2016.4891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418848v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trastuzumab as a preoperative monotherapy does not inhibit HER2 downstream signaling in HER2-positive breast cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effect of esomeprazole on the oral absorption of dasatinib in a patient with Philadelphia-positive acute lymphoblastic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scala-Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/ol.2016.4891⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (6), pp.1195-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.12895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418865v1</w:t>
+                <w:t xml:space="preserve">hal-01718101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of esomeprazole on the oral absorption of dasatinib in a patient with Philadelphia-positive acute lymphoblastic leukemia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limited effectiveness of patent blue dye in addition to isotope scanning for identification of sentinel lymph nodes: Cross-sectional real-life study in 1024 breast cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Scala-Bertola</w:t>
+                <w:t xml:space="preserve">Philippe Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schiestel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Lea Leufflen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81 (6), pp.1195-1196. </w:t>
+              <w:t xml:space="preserve">International Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.177-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.12895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsu.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718101v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of pEGFR and pAKT as response-predictive biomarkers for RAS wild-type patients to anti-EGFR monoclonal antibodies in metastatic colorectal cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Pilati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113 (4), pp.680-685. </w:t>
@@ -8717,1026 +8717,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de méthode selon la norme ISO 15189 et le SH GTA 04 : application à l'extraction et au dosage quantitatif de l'ADN par méthode spectrophotométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Signification clinique, diagnostique et intérêt théranostique des mutations du gène PIK3CA dans le cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 71 (5), pp.608-614. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100 (10), pp.947-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/abc.2013.0891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/bdc.2013.1827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974857v1</w:t>
+                <w:t xml:space="preserve">hal-00974881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de méthode selon la norme ISO 15189 et le SH GTA 04 : application à la détection des mutations KRAS par méthode TaqMan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analysis of PIK3CA exon 9 and 20 mutations in breast cancers using PCR-HRM and PCR-ARMS: Correlation with clinicopathological criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2013.0869⟩</w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.1043-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/or.2013.2229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974859v1</w:t>
+                <w:t xml:space="preserve">hal-00823892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification clinique, diagnostique et intérêt théranostique des mutations du gène PIK3CA dans le cancer du sein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparison of COBAS 4800 KRAS, TaqMan PCR and High Resolution Melting PCR assays for the detection of KRAS somatic mutations in formalin-fixed paraffin embedded colorectal carcinomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/bdc.2013.1827⟩</w:t>
+              <w:t xml:space="preserve">Virchows Archiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 462 (3), pp.329-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00428-013-1380-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974881v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of PIK3CA exon 9 and 20 mutations in breast cancers using PCR-HRM and PCR-ARMS: Correlation with clinicopathological criteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Biomarqueurs prédictifs de réponse aux thérapies ciblées en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/or.2013.2229⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (1), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2013.0906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823892v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of COBAS 4800 KRAS, TaqMan PCR and High Resolution Melting PCR assays for the detection of KRAS somatic mutations in formalin-fixed paraffin embedded colorectal carcinomas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Expression and activation of P38 MAP kinase in invasive ductal breast cancers: Correlation with expression of the estrogen receptor, HER2 and downstream signaling phosphorylated proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ramacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virchows Archiv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (4), pp.1943-1948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/or.2013.2645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00428-013-1380-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00733883v1</w:t>
+                <w:t xml:space="preserve">hal-00866242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs prédictifs de réponse aux thérapies ciblées en oncologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Optimization of routine KRAS mutation PCR-based testing procedure for rational individualized first-line-targeted therapy selection in metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Meyer-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2013.0906⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974848v1</w:t>
+                <w:t xml:space="preserve">hal-00763929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and activation of P38 MAP kinase in invasive ductal breast cancers: Correlation with expression of the estrogen receptor, HER2 and downstream signaling phosphorylated proteins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Validation de méthode selon la norme ISO 15189 et le SH GTA 04 : application à l'extraction et au dosage quantitatif de l'ADN par méthode spectrophotométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/or.2013.2645⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (5), pp.608-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2013.0891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866242v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of routine KRAS mutation PCR-based testing procedure for rational individualized first-line-targeted therapy selection in metastatic colorectal cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Validation de méthode selon la norme ISO 15189 et le SH GTA 04 : application à la détection des mutations KRAS par méthode TaqMan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (1), pp.11-20. </w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (5), pp.603-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cam4.47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/abc.2013.0869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763929v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9767,64 +9767,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CICLADES: Monitoring of ESR1, PIK3CA and AKT1 ctDNA mutations during real-life follow-up of patients with advanced breast cancer treated with endocrine therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Uwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Salleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9882,355 +9882,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ERα66 to ERα36: a new predictive marker for cancer progression and therapeutic response in breast tumors ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Abstract 2719: Accelerated BRAF mutation analysis using a fully automated PCR platform improves the management of patients with metastatic melanoma : MELFAST trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interrégional Grand-Est de Recherche Translationnelle en Oncologie ONCOTRANS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR Annual Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Washington, DC, United States. pp.2719-2719, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2017-2719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667636v1</w:t>
+                <w:t xml:space="preserve">hal-03029979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 2719: Accelerated BRAF mutation analysis using a fully automated PCR platform improves the management of patients with metastatic melanoma : MELFAST trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">From ERα66 to ERα36: a new predictive marker for cancer progression and therapeutic response in breast tumors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amand Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR Annual Meeting 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Interrégional Grand-Est de Recherche Translationnelle en Oncologie ONCOTRANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGE, Feb 2017, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029979v1</w:t>
+                <w:t xml:space="preserve">hal-01667636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERα36 expression: a key breast cancer risk factor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chamard-Jovenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillier-Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10285,77 +10285,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression d’ER$\alpha$36: un nouveau marqueur de transformation néoplasique et de progression tumorale mammaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thiébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chamard-Jovenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10397,103 +10397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ERα66 to ERα36: a new predictive marker for cancer progression and therapeutic response in breast tumors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Forum du Cancéropôle du Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nancy, France</w:t>
@@ -10522,103 +10522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of druggable targets in high-grade epithelial ovarian cancer (EOC) using next generation sequencing (NGS)–based molecular diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASCO 2016 annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chicago, IL, United States. pp.abstr e17076</w:t>
@@ -10647,103 +10647,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ERα66 to ERα36: a new predictive marker for cancer progression and therapeutic response in breast tumors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st World Congress on Advances in Oncology and 19th International Symposium on Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Athens, Greece</w:t>
@@ -10766,355 +10766,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ERalpha66 to ERalpha36 : a new predcitive marker for cancer progression and therapeutic response in breast tumors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Detection of rare somatic mutational profiles in metastatic colorectal cancer (mCRC) during routine RAS sequencing using next generation sequencing (NGS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Forum du Cancéropôle du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ASCO 2015 annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Chicago, IL, United States. pp.abstr 11055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241778v1</w:t>
+                <w:t xml:space="preserve">hal-01241769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of rare somatic mutational profiles in metastatic colorectal cancer (mCRC) during routine RAS sequencing using next generation sequencing (NGS)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">From ERalpha66 to ERalpha36 : a new predcitive marker for cancer progression and therapeutic response in breast tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amand Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chamard-Jovenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCO 2015 annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Chicago, IL, United States. pp.abstr 11055</w:t>
+              <w:t xml:space="preserve">9e Forum du Cancéropôle du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241769v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of druggable molecular targets in high grade ovarian tumors using next generation sequencing (NGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Filhine-Tresarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Forum du Cancéropôle du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t>
@@ -11143,103 +11143,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of rare somatic mutational profiles in metastatic colorectal cancer (mCRC) during routine RAS next generation sequencing (NGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque Inter-Régional Grand-Est de Recherche Translationnelle en Oncologie, Oncotrans 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11264,77 +11264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of KRAS, NRAS and BRAF somatic mutations in circulating tumor DNA using two assays of Next Generation Sequencing (NGS) for patients with metastatic colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11389,103 +11389,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of KRAS, NRAS, BRAF and PIK3CA somatic mutations on FFPE tumors samples using bidirectionnal ultra-deep pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association for Cancer Research Annual meeting, AACR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11510,103 +11510,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of P38MAP kinase in estrogen-positive invasive breast cancers: Relation with HER2 and downstream signaling phosphorylated proteins expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rammacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 ASCO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Chicago, Il, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11625,523 +11625,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive determination of PIK3CA exon 9 and 20 hotspot mutations in breast tumors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparaison des techniques COBAS KRAS 4800 et PCR TaqMan pour la détection des mutations somatiques du gène KRAS - Application dans le processus d'accréditation des laboratoires de biologie médicale selon la norme ISO 15189</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American Society of Clinical Oncology, ASCO'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chicago, Illinois, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">14e Journées du Groupe de Pharmacologie Clinique Oncologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747400v1</w:t>
+                <w:t xml:space="preserve">hal-00747747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des techniques COBAS KRAS 4800 et PCR TaqMan pour la détection des mutations somatiques du gène KRAS - Application dans le processus d'accréditation des laboratoires de biologie médicale selon la norme ISO 15189</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">PIK3CA exon 9 and 20 mutations analysis in breast cancers using PCR-HRM and PCR-ARMS: relations with clinicopathologic criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journées du Groupe de Pharmacologie Clinique Oncologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747747v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIK3CA exon 9 and 20 mutations analysis in breast cancers using PCR-HRM and PCR-ARMS: relations with clinicopathologic criteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparison of COBAS 4800 KRAS, PCR TaqMan, and PCR high-resolution melting assays for the detection of KRAS somatic mutations in formalin-fixed paraffin-embedded colorectal tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Journées du Groupe de Pharmacologie Clinique Oncologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American Society of Clinical Oncology, ASCO'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chicago, Illinois, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747745v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of COBAS 4800 KRAS, PCR TaqMan, and PCR high-resolution melting assays for the detection of KRAS somatic mutations in formalin-fixed paraffin-embedded colorectal tumors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Highly sensitive determination of PIK3CA exon 9 and 20 hotspot mutations in breast tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Nicolaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Society of Clinical Oncology, ASCO'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Chicago, Illinois, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747449v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des mutations KRAS dans les cancers colorectaux métastatiques : Optimisation des techniques et des délais pour la sélection rationnelle d'une première ligne thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Meyer-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour Pathologie 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.CDROM, </w:t>
@@ -12179,64 +12179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a simple method for the simultaneous determination of imatinib, norimatinib, dasatinib and nilotinib in human plasma by hplc photodiode array detector.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Scala-Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12317,90 +12317,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of routine KRAS mutation testing procedure for rational individualized first line targeted therapy selection in metastatic colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Meyer-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
@@ -12461,51 +12461,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free DNA in the management of colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Schaffner, Jean-Louis Merlin et Nikolas von Bubnoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Liquid Biopsies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 215, Springer, pp.253-261, 2020, Recent Results in Cancer Research, 978-3-030-26438-3. </w:t>
@@ -12575,51 +12575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs de réponse aux thérapies ciblées et personnalisation thérapeutique dans les cancers colorectaux métastatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cancer. Université de Lorraine, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LORR0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12678,51 +12678,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs en cancérologie : Recherche préclinique sur le rôle de la protéine DDB2 dans les cancers du pancréas, recherche translationnelle et clinique sur le déploiement des analyses de l’ADN tumoral circulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cancer. Université de Lorraine, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12909,51 +12909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dardare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Witz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Betz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.09.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102632" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissia Hanriot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2025.07.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00740-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2025.512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76280-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lescuyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Shankar Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Constantoulakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pfarr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2025.08.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bourien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adhoute" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouattour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2025.07.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102315" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gavoille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Ben Abdelghani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plaza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2025.15366" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Trystram" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251339939" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gilson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2025.526" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10238-023-01278-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biagi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006449" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02188-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tlcr-24-144" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraunhoffer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hammel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.06.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821519v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sahki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11123164" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iovanna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02668" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215169" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Francois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rouyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45964-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pozzorini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Andre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Coletta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Buisson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bieler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Pouget" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Belmonte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Fadil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Demange" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39749-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Geoffrois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sikanja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Granel-Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11029-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Egea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ayav" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14205068" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Meras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1052163" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Toussaint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2022.0318" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061384" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538820v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Pina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/mco.2022.2491" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Koeppel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543989v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dolivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-21-0293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saurel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90091-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13071491" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14080740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franczak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Geoffroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227294" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.528957" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617115v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103534" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voreak Suybeng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.08.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leufflen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Diry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/LGT.0000000000000498" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957897v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73421-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565183v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Litchfield" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Stanislaw" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Spain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gallegos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rowan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107550" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Kandathil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43646-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dubouis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219204" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Lion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lozano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12253-018-0538-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212801" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325054v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Busca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51155-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205168" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086012v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5447-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325099v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Uwer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/onco-2019-0027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Chesnel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20112637" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987550v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filhine-Tresarrieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Au" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2019.1568873" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930855v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le-Guellec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Royer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.02.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930854v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29790-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930849v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filhine-Tressarieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcmed.2018.10.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249247v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25957" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930850v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jeannot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson M. Holmes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22675" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930856v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40291-017-0301-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dubois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40291-017-0258-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Leufflen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2016.08.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153576" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241768v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11523-015-0404-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418848v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhui Chen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cavazza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barlier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.5083" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ramacci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.4891" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pape" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Michel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scala-Bertola" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiestel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12895" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Perkins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pilati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.250" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974857v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0891" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974859v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0869" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1827" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823892v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lion" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2229" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-013-1380-x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-03LRH3XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974848v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0906" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866242v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2645" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763929v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chretien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Meyer-Lefebvre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.47" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030007v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblock" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kieffer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-OT1-03-02" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029979v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-2719" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chamard-Jovenin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;bault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416426v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320591v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416456v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241778v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jung" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241769v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241780v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241773v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241774v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099669v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831927v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rammacci" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747400v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Nicolaizeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747747v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747745v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747449v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747865v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2011.09.039" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747903v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325084v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26439-0_13" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100524v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0267" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03111110v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dardare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Witz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Betz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.09.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102632" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402557v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Trystram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251339939" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102315" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gavoille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Ben Abdelghani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plaza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2025.15366" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bourien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adhoute" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouattour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2025.07.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gilson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2025.526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Husson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-025-00740-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissia Hanriot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2025.07.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76280-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2025.512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lescuyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Shankar Kumar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Constantoulakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pfarr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2025.08.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02188-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tlcr-24-144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraunhoffer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hammel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.06.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biagi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000006449" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10238-023-01278-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Pouget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Belmonte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Fadil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Demange" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39749-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sahki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11123164" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iovanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02668" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400735v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pozzorini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Andre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Coletta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bieler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101344" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Francois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rouyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45964-w" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Geoffrois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sikanja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Granel-Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11029-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Toussaint" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Levy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2022.0318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061384" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Egea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ayav" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14205068" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Meras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1052163" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538820v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Pina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/mco.2022.2491" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13071491" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Koeppel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sastre-Garau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dolivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-21-0293" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saurel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90091-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14080740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079066v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.528957" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958864v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voreak Suybeng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.08.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02425858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leufflen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Diry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/LGT.0000000000000498" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73421-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565183v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Litchfield" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Stanislaw" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Spain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gallegos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rowan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107550" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franczak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Geoffroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227294" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103534" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dubouis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219204" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Lion" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lozano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12253-018-0538-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053754v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212801" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325054v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Busca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51155-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325073v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205168" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086012v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5447-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325099v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Uwer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/onco-2019-0027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Chesnel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20112637" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filhine-Tresarrieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Au" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2019.1568873" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125314v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Kandathil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43646-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filhine-Tressarieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcmed.2018.10.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930854v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29790-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249247v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25957" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930850v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jeannot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson M. Holmes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22675" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930855v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le-Guellec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Royer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930856v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40291-017-0301-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dubois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40291-017-0258-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153576" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhui Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cavazza" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barlier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.5083" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241768v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11523-015-0404-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ramacci" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.4891" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pape" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Michel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scala-Bertola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiestel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12895" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418851v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Leufflen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2016.08.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Perkins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pilati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.250" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974881v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1827" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823892v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lion" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2229" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733883v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-013-1380-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-03LRH3XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974848v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0906" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2013.2645" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763929v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chretien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Meyer-Lefebvre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.47" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974857v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0891" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974859v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2013.0869" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030007v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblock" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kieffer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-OT1-03-02" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029979v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-2719" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667636v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chamard-Jovenin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillier-Vuissoz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thi&#233;bault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416426v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320591v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416456v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241769v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241778v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jung" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241780v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241773v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241774v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099669v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831927v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rammacci" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747747v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747745v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747400v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Nicolaizeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747865v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2011.09.039" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747903v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325084v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26439-0_13" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100524v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0267" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03111110v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>