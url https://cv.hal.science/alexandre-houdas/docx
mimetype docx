--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1016,623 +1016,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries of the Indus Valley Civilisation. New Data from the 2015-2022 excavations at Chanhu-daro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzague Quivron</w:t>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology in Action. Greater Indus Lectures 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARWA – The International Association for Archaeological Research in Western and Central Asia., 2023, Nanterre [en ligne], France</w:t>
+              <w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université; Observatoire des patrimoines de l'Alliance Sorbonne Université, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117149v1</w:t>
+                <w:t xml:space="preserve">hal-04280677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries of the Indus Valley Civilisation. New Data from the 2015-2022 excavations at Chanhu-daro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mongne</w:t>
+                <w:t xml:space="preserve">Gonzague Quivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université; Observatoire des patrimoines de l'Alliance Sorbonne Université, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Archaeology in Action. Greater Indus Lectures 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARWA – The International Association for Archaeological Research in Western and Central Asia., 2023, Nanterre [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280677v1</w:t>
+                <w:t xml:space="preserve">hal-04117149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excavations at Chanhu-daro 2019-2022: New insights on urbanism, architecture and craft productions of the early centuries of the Indus Civilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Didier</w:t>
+                <w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03914866v1</w:t>
+                <w:t xml:space="preserve">hal-03851557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture constructive de la terre dans la protohistoire du Bassin de l’Indus : architecture, techniques et méthodes de fouilles</w:t>
+                <w:t xml:space="preserve">Trames urbaines au fil de l’eau : Réflexions sur les villes de la civilisation de l’Indus (2500-1900 av. n. è.) à partir de leurs aménagements hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Interdisciplinarité et Matériaux du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Le passé au fil de l'eau. L’eau et ses enjeux dans les sociétés anciennes. 17e journée doctorale d'archéologie - ED 112</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 - Panthéon Sorbonne; École doctorale d'archéologie ED 112, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851557v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trames urbaines au fil de l’eau : Réflexions sur les villes de la civilisation de l’Indus (2500-1900 av. n. è.) à partir de leurs aménagements hydrauliques</w:t>
+                <w:t xml:space="preserve">Sanitation and Urbanism during the Beginning of the Indus Valley Civilization at Chanhu-daro (Sindh, Pakistan): New Contextualized Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le passé au fil de l'eau. L’eau et ses enjeux dans les sociétés anciennes. 17e journée doctorale d'archéologie - ED 112</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 - Panthéon Sorbonne; École doctorale d'archéologie ED 112, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">25th International Conference European Association for South Asian Archaeology and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537624v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03851664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanitation and Urbanism during the Beginning of the Indus Valley Civilization at Chanhu-daro (Sindh, Pakistan): New Contextualized Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excavations at Chanhu-daro 2019-2022: New insights on urbanism, architecture and craft productions of the early centuries of the Indus Civilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mongne</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference European Association for South Asian Archaeology and Art</w:t>
+              <w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03851664v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie protohistorique du Bassin de l’Indus : des contraintes de terrain aux problèmes d’interprétations</w:t>
               </w:r>
@@ -1808,51 +1808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2043,51 +2043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2450,326 +2450,339 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Mouton; Nicolas Grimal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion de l'eau dans les civilisations de l'Asie. Actes du colloque international organisé par l’Académie des Inscriptions et Belles-Lettres, la Société asiatique et le Collège de France, les 4 et 5 avril 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Diffusion Peeters, 2025, Actes de colloque, 978-2-87754-717-8</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres; Diffusion Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-274, 2025, Actes de colloque, 978-2-87754-717-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trames urbaines au fil de l’eau : l’hydraulique dans les villes de la civilisation de l’Indus (2500-1900 av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Georgel-Debedde; Camille Hut; Valentine Martin; Stèlio Poli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le passé au fil de l’eau : L’eau et ses enjeux dans les sociétés anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archéo.doct, 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9791035110086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.115829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04537598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des contraintes de terrain aux problèmes d’interprétation. Le cas de l’archéologie protohistorique du bassin de l’Indus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia De Andreis; Gwendoline Guillaume; Clément Salviani; Juliette Taieb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et fouilles en contexte difficile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Archéo.doct, 16, 9791035108540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.111860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04537524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivoires syriens de Nimrud et d'Arslan Tash [notices n° 279-294]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Blanchard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louvre éditions; LIENART, pp.428-442, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2779,287 +2792,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANDU. Indo-French Archaeological Mission in Central India. 2025 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Casile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supriya Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankita Battacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampurna Bordoloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archaeological Survey of India. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique franco-indienne en Inde Centrale - Rapport d’activités 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supriya Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankita Battacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampurna Bordoloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger. Ministère de l'Europe et des Affaires Étrangères. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Report on the 2025 Excavations at Chanhu-daro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3072,195 +3085,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Zakir Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Report on the 2025 Small Finds at Chanhu-daro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ullah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abid Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3282,111 +3295,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali K Lashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Faraz Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2023 at Chanhu-daro. Preliminary Report.</w:t>
+                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’activité 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
@@ -3418,93 +3431,93 @@
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2023</w:t>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030693v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’activité 2023</w:t>
+                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
@@ -3536,93 +3549,93 @@
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246101v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t>
+                <w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2023 at Chanhu-daro. Preliminary Report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
@@ -3654,447 +3667,447 @@
                 <w:t xml:space="preserve">Zafar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t>
+              <w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030581v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundus Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03475343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4103,334 +4116,334 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03087602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’Activités 2017, pour le Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Pôle des SHS, de l’Archéologie et du Patrimoine du MEAE; Comission consultative des recherches archéologiques a l'étranger. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03087603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4440,100 +4453,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau dans la civilisation de l'Indus (2500-1900 av. n. è.) : techniques, milieux et société(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Panthéon-Sorbonne - Paris I, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024PA01H039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05261889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4543,143 +4556,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on Urbanism and Architecture of the Early Centuries to the Indus Valley Civilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mongne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gonzague Quivron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4689,759 +4702,759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figurine féminine assise, 1989.281.17 [notice n°9]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éléments provenant du Herald's Wall de karkemish [notice n°57]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.66</w:t>
+              <w:t xml:space="preserve">, 2019, pp.162-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164001v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulages de reliefs de la porte des Lions de Malatya, AOmg 43, AOmg 60, AOmg 35, AOmg 61 [notices n°76 à 79]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stèle représentant la déesse Kubaba, SOC. 14, SOC. 10 [notice n°75]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.194-197</w:t>
+              <w:t xml:space="preserve">, 2019, pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809278v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stèle représentant la déesse Kubaba, SOC. 14, SOC. 10 [notice n°75]</w:t>
+                <w:t xml:space="preserve">Rhyton en forme de taureau, 1989.281.11 [notice n°2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.179</w:t>
+              <w:t xml:space="preserve">, 2019, pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164003v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments provenant du Herald's Wall de karkemish [notice n°57]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stèle du dieu Adad, AO 13092 [notice n°270]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.162-164</w:t>
+              <w:t xml:space="preserve">, 2019, pp.420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809248v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhyton en forme de taureau, 1989.281.11 [notice n°2]</w:t>
+                <w:t xml:space="preserve">Statuette de dieu guerrier, AO 11187 [notice n°50]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.60-61</w:t>
+              <w:t xml:space="preserve">, 2019, pp.92-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609827v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stèle du dieu Adad, AO 13092 [notice n°270]</w:t>
+                <w:t xml:space="preserve">notices n°154-159</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.420</w:t>
+              <w:t xml:space="preserve">, 2019, pp.297-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809326v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statuette de dieu guerrier, AO 11187 [notice n°50]</w:t>
+                <w:t xml:space="preserve">Sceau-cachet inscrit, 1983.135.7 [notice n°20]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.92-93</w:t>
+              <w:t xml:space="preserve">, 2019, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809226v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">notices n°154-159</w:t>
+                <w:t xml:space="preserve">Écritoire, AO 17204 [notice n°295]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.297-299</w:t>
+              <w:t xml:space="preserve">, 2019, pp.443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609849v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sceau-cachet inscrit, 1983.135.7 [notice n°20]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moulages de reliefs de la porte des Lions de Malatya, AOmg 43, AOmg 60, AOmg 35, AOmg 61 [notices n°76 à 79]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.72</w:t>
+              <w:t xml:space="preserve">, 2019, pp.194-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809217v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écritoire, AO 17204 [notice n°295]</w:t>
+                <w:t xml:space="preserve">Figurine féminine assise, 1989.281.17 [notice n°9]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.443</w:t>
+              <w:t xml:space="preserve">, 2019, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809338v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5509,51 +5522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E7BAE1F"/>
+    <w:nsid w:val="BD7E0F24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5740,51 +5753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-houdas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0276-8278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167302v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Ghazi Saadallah Al-Obeidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Yasin Al-Sarraj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Juvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Saltaji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.115829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111860" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Yahia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah Khan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tahir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Hussain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05261889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA01H039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609849v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-houdas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0276-8278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167302v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Ghazi Saadallah Al-Obeidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Yasin Al-Sarraj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Juvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Saltaji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9782877547178&amp;amp;series_number_str=0&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.115829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111860" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Yahia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah Khan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tahir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Hussain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05261889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA01H039" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809217v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>