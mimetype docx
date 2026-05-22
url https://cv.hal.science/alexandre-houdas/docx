--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -4710,592 +4710,592 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments provenant du Herald's Wall de karkemish [notice n°57]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhyton en forme de taureau, 1989.281.11 [notice n°2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.162-164</w:t>
+              <w:t xml:space="preserve">, 2019, pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809248v1</w:t>
+                <w:t xml:space="preserve">hal-04609827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stèle représentant la déesse Kubaba, SOC. 14, SOC. 10 [notice n°75]</w:t>
+                <w:t xml:space="preserve">Stèle du dieu Adad, AO 13092 [notice n°270]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.179</w:t>
+              <w:t xml:space="preserve">, 2019, pp.420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164003v1</w:t>
+                <w:t xml:space="preserve">hal-04809326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhyton en forme de taureau, 1989.281.11 [notice n°2]</w:t>
+                <w:t xml:space="preserve">Statuette de dieu guerrier, AO 11187 [notice n°50]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.60-61</w:t>
+              <w:t xml:space="preserve">, 2019, pp.92-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609827v1</w:t>
+                <w:t xml:space="preserve">hal-04809226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stèle du dieu Adad, AO 13092 [notice n°270]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éléments provenant du Herald's Wall de karkemish [notice n°57]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.420</w:t>
+              <w:t xml:space="preserve">, 2019, pp.162-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809326v1</w:t>
+                <w:t xml:space="preserve">hal-04809248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statuette de dieu guerrier, AO 11187 [notice n°50]</w:t>
+                <w:t xml:space="preserve">Stèle représentant la déesse Kubaba, SOC. 14, SOC. 10 [notice n°75]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.92-93</w:t>
+              <w:t xml:space="preserve">, 2019, pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809226v1</w:t>
+                <w:t xml:space="preserve">hal-05164003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">notices n°154-159</w:t>
+                <w:t xml:space="preserve">Écritoire, AO 17204 [notice n°295]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.297-299</w:t>
+              <w:t xml:space="preserve">, 2019, pp.443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609849v1</w:t>
+                <w:t xml:space="preserve">hal-04809338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sceau-cachet inscrit, 1983.135.7 [notice n°20]</w:t>
+                <w:t xml:space="preserve">notices n°154-159</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.72</w:t>
+              <w:t xml:space="preserve">, 2019, pp.297-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809217v1</w:t>
+                <w:t xml:space="preserve">hal-04609849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écritoire, AO 17204 [notice n°295]</w:t>
+                <w:t xml:space="preserve">Sceau-cachet inscrit, 1983.135.7 [notice n°20]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Houdas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royaumes oubliés. De l’empire hittite aux Araméens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.443</w:t>
+              <w:t xml:space="preserve">, 2019, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809338v1</w:t>
+                <w:t xml:space="preserve">hal-04809217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulages de reliefs de la porte des Lions de Malatya, AOmg 43, AOmg 60, AOmg 35, AOmg 61 [notices n°76 à 79]</w:t>
               </w:r>
@@ -5522,51 +5522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD7E0F24"/>
+    <w:nsid w:val="07B93F6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5753,51 +5753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-houdas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0276-8278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167302v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Ghazi Saadallah Al-Obeidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Yasin Al-Sarraj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Juvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Saltaji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9782877547178&amp;amp;series_number_str=0&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.115829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111860" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Yahia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah Khan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tahir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Hussain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05261889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA01H039" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809217v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-houdas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0276-8278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365857v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167302v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Quivron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Ghazi Saadallah Al-Obeidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Yasin Al-Sarraj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Juvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Saltaji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9782877547178&amp;amp;series_number_str=0&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.115829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111860" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Yahia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah Khan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tahir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Hussain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05261889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA01H039" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609849v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>