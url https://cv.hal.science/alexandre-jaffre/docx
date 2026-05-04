--- v0 (2026-03-06)
+++ v1 (2026-05-04)
@@ -1955,295 +1955,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of photon reabsorption phenomena in confocal micro-photoluminescence measurements in crystalline silicon</w:t>
+                <w:t xml:space="preserve">Nanostructures in suspended mono- and bilayer epitaxial graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roigé</w:t>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alvarez</w:t>
+                <w:t xml:space="preserve">Amina Saadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Desrues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Muñoz</w:t>
+                <w:t xml:space="preserve">Ali Madouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4975476⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.162-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632885v1</w:t>
+                <w:t xml:space="preserve">hal-02381427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructures in suspended mono- and bilayer epitaxial graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of photon reabsorption phenomena in confocal micro-photoluminescence measurements in crystalline silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chaste</w:t>
+                <w:t xml:space="preserve">J. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Saadani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+                <w:t xml:space="preserve">T. Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Madouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">D. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 125, pp.162-167. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4975476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381427v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs microcrystals selectively grown on silicon: Intrinsic carbon doping during chemical beam epitaxy with trimethylgallium</w:t>
               </w:r>
@@ -3097,51 +3097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Volkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105, pp.092108. </w:t>
@@ -3616,51 +3616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05284629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy van Mai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Dung Duong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.569016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00965" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huy Mai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Doan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thien Trinh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211068078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04271021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hai Le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Khuong Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0868-3166/17137" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Suzuki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab9860" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Aggarwal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeel Purohit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Patel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Gupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab767f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ping Chang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Abushammala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamina Sahoo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126793" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssel.2020.01.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pokam Kuisseu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pingault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esidor Ntsoenzok" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700953" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roig&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desrues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975476" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02381427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saadani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Jittrong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913536" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Arezki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-I Ho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913537" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songphol Kanjanachuchai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichart Jittrong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Chokamnuai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/5/055005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Luckas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volkert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/433/1/012001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05284629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy van Mai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Dung Duong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.569016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00965" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huy Mai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Doan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thien Trinh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211068078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04271021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hai Le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Khuong Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0868-3166/17137" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Suzuki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab9860" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Aggarwal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeel Purohit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Patel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Gupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab767f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ping Chang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Abushammala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamina Sahoo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126793" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssel.2020.01.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pokam Kuisseu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pingault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esidor Ntsoenzok" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700953" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02381427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saadani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roig&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desrues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Jittrong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913536" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Arezki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-I Ho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913537" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songphol Kanjanachuchai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichart Jittrong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Chokamnuai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/5/055005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Luckas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volkert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/433/1/012001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>