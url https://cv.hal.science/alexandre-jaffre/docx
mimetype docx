--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -502,1346 +502,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence analysis of silicon interdigitated back contact solar cells with a front surface selective band offset barrier</w:t>
+                <w:t xml:space="preserve">A New Simple Analytical Method for a Highly Accurate Determination of the Optical Parameters of a Slab from Transmittance Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">van Huy Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+                <w:t xml:space="preserve">Khai Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duc Thien Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2022015⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00037028211068078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739827v1</w:t>
+                <w:t xml:space="preserve">hal-03587655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Simple Analytical Method for a Highly Accurate Determination of the Optical Parameters of a Slab from Transmittance Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simple Design of Double-Layer Antireflection Coating for Er-Doped Glass Laser Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huy Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Dung Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Hai Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Khuong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00037028211068078⟩</w:t>
+              <w:t xml:space="preserve">Communications in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/0868-3166/17137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587655v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Design of Double-Layer Antireflection Coating for Er-Doped Glass Laser Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chi Dung Duong</w:t>
+                <w:t xml:space="preserve">Electroluminescence analysis of silicon interdigitated back contact solar cells with a front surface selective band offset barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Hai Le</w:t>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh Khuong Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (4), </w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Recent Advances in Spectroscopy and Microscopy of Thin-films Materials, Interfaces, and Solar Cells 2021', 13, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15625/0868-3166/17137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2022015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271021v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the defect distribution in 2D hexagonal boron nitride by tracing photogenerated electron dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of nanowire length on the performance of a self-driven NIR photodetector based on mono/bi-layer graphene (camphor)/Sinanowire Schottky junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuta Suzuki</w:t>
+                <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songyan Hou</w:t>
+                <w:t xml:space="preserve">Neha Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Danang Birowosuto</w:t>
+                <w:t xml:space="preserve">Zeel Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jaffre</w:t>
+                <w:t xml:space="preserve">Roma Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govind Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab9860⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (2020-05-29), pp.225208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab767f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462845v1</w:t>
+                <w:t xml:space="preserve">hal-02515649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and monitoring the capacitance‐voltage technique for the characterization of tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (6), pp.601-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pip.3235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nanowire length on the performance of a self-driven NIR photodetector based on mono/bi-layer graphene (camphor)/Sinanowire Schottky junction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of fluorographene trapping medium in MoS2-based nonvolatile memory device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Aggarwal</w:t>
+                <w:t xml:space="preserve">Kai Ping Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeel Purohit</w:t>
+                <w:t xml:space="preserve">Haneen Abushammala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roma Patel</w:t>
+                <w:t xml:space="preserve">Mamina Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Govind Gupta</w:t>
+                <w:t xml:space="preserve">Alexandre Jaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (2020-05-29), pp.225208. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (24), pp.245106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab767f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5126793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515649v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of fluorographene trapping medium in MoS2-based nonvolatile memory device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging the defect distribution in 2D hexagonal boron nitride by tracing photogenerated electron dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Ping Chang</w:t>
+                <w:t xml:space="preserve">Yuta Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haneen Abushammala</w:t>
+                <w:t xml:space="preserve">Songyan Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamina Sahoo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Muhammad Danang Birowosuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127 (24), pp.245106. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (40), pp.405106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5126793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab9860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463031v1</w:t>
+                <w:t xml:space="preserve">hal-04462845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of SiC reliability study tool</w:t>
+                <w:t xml:space="preserve">Defects characterization in thin films photovoltaics materials by correlated high-frequency modulated and time resolved photoluminescence: An application to Cu(In,Ga)Se2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssel.2020.01.002⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 669, pp.520-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486075v1</w:t>
+                <w:t xml:space="preserve">hal-02057754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects characterization in thin films photovoltaics materials by correlated high-frequency modulated and time resolved photoluminescence: An application to Cu(In,Ga)Se2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface Properties of GaP/Si Heterojunction Fabricated by PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ory</w:t>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
+                <w:t xml:space="preserve">Alexander Uvarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.030⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (10), pp.1800617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057754v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Properties of GaP/Si Heterojunction Fabricated by PE-ALD</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of SiC reliability study tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Baranov</w:t>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitry Kudryashov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 216 (10), pp.1800617. </w:t>
+              <w:t xml:space="preserve">Solid State Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (2), pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssel.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943257v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances Enhancement of a-Si:H Thin Film Photovoltaic Cells by Incorporating Silver Nanoparticles</w:t>
               </w:r>
@@ -2491,429 +2491,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependent photoluminescence and micromapping of multiple stacks InAs quantum dots</w:t>
+                <w:t xml:space="preserve">Characterization of N-doped multilayer graphene grown on 4H-SiC (0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Xu</w:t>
+                <w:t xml:space="preserve">Hakim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-I Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Apichat Jittrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1649, pp.3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913536⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1649, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239179v1</w:t>
+                <w:t xml:space="preserve">hal-01239163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of N-doped multilayer graphene grown on 4H-SiC (0001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitation transfer in stacked quantum dot chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songphol Kanjanachuchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Arezki</w:t>
+                <w:t xml:space="preserve">Ming Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan-I Ho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Apichart Jittrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitipong Chokamnuai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913537⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (5), pp.055005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/5/055005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239163v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation transfer in stacked quantum dot chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Temperature dependent photoluminescence and micromapping of multiple stacks InAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apichart Jittrong</w:t>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thitipong Chokamnuai</w:t>
+                <w:t xml:space="preserve">Apichat Jittrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (5), pp.055005. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1649, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/5/055005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4913536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257798v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of high quality micrometer scale GaAs/Si crystals from (001) Si nano-areas in SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;</w:t>
               </w:r>
@@ -3616,51 +3616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05284629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy van Mai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Dung Duong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.569016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00965" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huy Mai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Doan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thien Trinh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211068078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04271021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hai Le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Khuong Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0868-3166/17137" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Suzuki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab9860" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Aggarwal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeel Purohit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Patel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Gupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab767f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ping Chang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Abushammala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamina Sahoo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126793" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssel.2020.01.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pokam Kuisseu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pingault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esidor Ntsoenzok" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700953" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02381427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saadani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roig&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desrues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Jittrong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913536" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Arezki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-I Ho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913537" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songphol Kanjanachuchai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichart Jittrong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Chokamnuai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/5/055005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Luckas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volkert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/433/1/012001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05284629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy van Mai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Dung Duong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.569016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00965" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huy Mai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Doan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thien Trinh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211068078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04271021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hai Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Khuong Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0868-3166/17137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Aggarwal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeel Purohit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Patel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Gupta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab767f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ping Chang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Abushammala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamina Sahoo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126793" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Suzuki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Hou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab9860" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssel.2020.01.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pokam Kuisseu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pingault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esidor Ntsoenzok" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700953" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02381427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saadani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roig&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desrues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Arezki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-I Ho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913537" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songphol Kanjanachuchai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichart Jittrong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Chokamnuai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/5/055005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Jittrong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913536" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Luckas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volkert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/433/1/012001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>