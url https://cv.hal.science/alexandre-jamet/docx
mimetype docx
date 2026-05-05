--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -900,295 +900,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t>
+                <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Arthromitus&amp;quot; sp. Strain SFB-Mouse-NL, a Commensal Bacterium with a Key Role in Postnatal Maturation of Gut Immune Functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junhua Li</w:t>
+                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijue Jia</w:t>
+                <w:t xml:space="preserve">Tomas de Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianghang Cai</w:t>
+                <w:t xml:space="preserve">Pamela Schnupf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanzi Zhong</w:t>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Feng</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00705-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195478v1</w:t>
+                <w:t xml:space="preserve">hal-01204391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Arthromitus&amp;quot; sp. Strain SFB-Mouse-NL, a Commensal Bacterium with a Key Role in Postnatal Maturation of Gut Immune Functions.</w:t>
+                <w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
+                <w:t xml:space="preserve">Junhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas de Wouters</w:t>
+                <w:t xml:space="preserve">Huijue Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Schnupf</w:t>
+                <w:t xml:space="preserve">Xianghang Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+                <w:t xml:space="preserve">Huanzi Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (4), </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00705-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204391v1</w:t>
+                <w:t xml:space="preserve">hal-01195478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t>
               </w:r>
@@ -1226,51 +1226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t>
@@ -1302,295 +1302,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput system for the presentation of secreted and surface-exposed proteins from Gram-positive bacteria in functional metagenomics studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragana Dobrijevic</w:t>
+                <w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetana Vandemeulebrouck</w:t>
+                <w:t xml:space="preserve">Junjie Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosei Tanaka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (6), </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190549v1</w:t>
+                <w:t xml:space="preserve">hal-01190602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Trine Nielsen</w:t>
+                <w:t xml:space="preserve">High-throughput system for the presentation of secreted and surface-exposed proteins from Gram-positive bacteria in functional metagenomics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjie Qin</w:t>
+                <w:t xml:space="preserve">Gaetana Vandemeulebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edi Prifti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Falk Hildebrand</w:t>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas de Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190602v1</w:t>
+                <w:t xml:space="preserve">hal-01190549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Brucella spp. secreted effector specifically interacting with human small GTPase Rab2.</w:t>
               </w:r>
@@ -2379,51 +2379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Gallausiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28048-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Schnupf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00705-14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065956" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Barsy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Filopon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laloux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2011.01601.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;rouart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01130-07" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj184" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Harrison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01415-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHCR91P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04725652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Gallausiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28048-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Schnupf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00705-14" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Barsy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Filopon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laloux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2011.01601.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;rouart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01130-07" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj184" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Harrison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01415-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHCR91P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04725652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>