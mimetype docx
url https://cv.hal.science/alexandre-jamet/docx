--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -766,1356 +766,1222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t>
+                <w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristoffer Forslund</w:t>
+                <w:t xml:space="preserve">Junhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falk Hildebrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Trine Nielsen</w:t>
+                <w:t xml:space="preserve">Huijue Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Falony</w:t>
+                <w:t xml:space="preserve">Xianghang Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+                <w:t xml:space="preserve">Huanzi Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535324v1</w:t>
+                <w:t xml:space="preserve">hal-01195478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Arthromitus&amp;quot; sp. Strain SFB-Mouse-NL, a Commensal Bacterium with a Key Role in Postnatal Maturation of Gut Immune Functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas de Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Schnupf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00705-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bjørn Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhua Li</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195478v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput system for the presentation of secreted and surface-exposed proteins from Gram-positive bacteria in functional metagenomics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetana Vandemeulebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Bjørn Nielsen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Junhua Li</w:t>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas de Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195477v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjie Qin</w:t>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput system for the presentation of secreted and surface-exposed proteins from Gram-positive bacteria in functional metagenomics studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a Brucella spp. secreted effector specifically interacting with human small GTPase Rab2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetana Vandemeulebrouck</w:t>
+                <w:t xml:space="preserve">Marie de Barsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosei Tanaka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
+                <w:t xml:space="preserve">Didier Filopon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Laloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065956⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (7), pp.1044-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2011.01601.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190549v1</w:t>
+                <w:t xml:space="preserve">hal-00667205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Brucella spp. secreted effector specifically interacting with human small GTPase Rab2.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H2O2 is required for optimal establishment of the Medicago sativa/Sinorhizobium meliloti symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Nicolas</w:t>
+                <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Laloux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hérouart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2011.01601.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 187 (23), pp.8741-8745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01130-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667205v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2O2 is required for optimal establishment of the Medicago sativa/Sinorhizobium meliloti symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive oxygen and nitrogen species and glutathione: key players in the legume - Rhizobium symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Pucciariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01130-07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (8), pp.1769-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erj184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658447v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive oxygen and nitrogen species and glutathione: key players in the legume - Rhizobium symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+                <w:t xml:space="preserve">Reactive oxygen species, nitric oxide and glutathione: a key role in the establishment of the legume–Rhizobium symbiosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hérouart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Pucciariello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Mandon</w:t>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Innocenti</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 57 (8), pp.1769-1776. </w:t>
+                <w:t xml:space="preserve">Pierre Frendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erj184⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Judith Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (6-8), pp.619-624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0981-9428(02)01415-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2125,114 +1991,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des catalases bactériennes et de l'H2O2 dans l'établissement et le maintien de la symbiose entre Sinorhizobium meliloti et Medicago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Nice Sophia Antipolis, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04725652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2379,51 +2245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Gallausiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28048-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Schnupf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00705-14" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Barsy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Filopon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laloux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2011.01601.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;rouart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01130-07" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj184" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Harrison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01415-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHCR91P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04725652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Gallausiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Marinelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28048-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Schnupf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00705-14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065956" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Barsy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Filopon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicolas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laloux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2011.01601.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;rouart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01130-07" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj184" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Harrison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(02)01415-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHCR91P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04725652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>