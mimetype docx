--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -595,191 +595,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Femmes : une émancipation entravée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bajos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques Poche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors-série, 66, pp.104-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Historiciser le masculin. Entre tensions et continuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.645.0974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738213v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biologisation de quoi ?</w:t>
               </w:r>
@@ -892,51 +892,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Varia, 64 (5), pp.974-986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.645.0974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344734v1</w:t>
@@ -2906,234 +2906,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identidades de sexo en Francia y la opinión del Estado sobre el género</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Políticas publicas e identidades de género</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENESEX (Centro nacional de educación sexual); Ambassade de France, Jan 2013, La Havane, Cuba</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liaisons historiques, liaisons théoriques ? Les rapports entre espaces militants et espaces académiques au cœur des théories de l’intersectionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intersectionnalité au croisement des rapports de domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lille 2, Sep 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intersectionnalité : des théories critiques aux concepts stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexe, classe, race. Journées de formation des écoles doctorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1; Université Paris 8, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346543v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que veut dire : “le genre précède le sexe” ?</w:t>
               </w:r>
@@ -6946,252 +6946,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La théorie du genre : réponse au ministre Vincent Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Revillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Irène Jonas, Moi Tarzan, toi Jane. Critique de la réhabilitation &amp;quot;scientifique&amp;quot; de la différence hommes/femmes, Paris, Syllepse, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.384-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Fabienne Malbois, Déplier le genre. Enquête épistémologique sur le féminisme antinaturaliste, Zurich, Seismo, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.380-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345274v1</w:t>
-              </w:r>
-[...161 lines deleted...]
-                <w:t xml:space="preserve">halshs-01345277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction. Maguerite van den Berg et Jan Willem Duyvendak, Sex Talk Without Blushing. Constructions of &amp;quot;Dutchness&amp;quot; and &amp;quot;normal sex&amp;quot; in parent guidance courses</w:t>
               </w:r>
@@ -8012,401 +8012,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport relatif à l'éducation à la sexualité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2016-06-13-SAN-021, Haut Conseil à l'égalité entre les femmes et les hommes. 2016, pp.136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport relatif à l’éducation à la sexualité. Répondre aux attentes des jeunes, construire une société d’égalité femmes-hommes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil à l'égalité entre les femmes et les hommes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04012631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2016-06-13-SAN-021, Haut Conseil à l'égalité entre les femmes et les hommes. 2016, pp.136</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution au débat sur l'accès à la PMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Avis n°2015-07-01-SAN-17, Haut Conseil à l'égalité entre les femmes et les hommes. 2015, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur l'IVG de la commission santé, droits sexuels et reproductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport 2013-1104-SAN-009, Haut Conseil à l'égalité entre les femmes et les hommes. 2013, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[0] Avis n°2015-07-01-SAN-17, Haut Conseil à l'égalité entre les femmes et les hommes. 2015, pp.32</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport relatif à l’accès à l’IVG. Volet 2 : Accès à l’IVG dans les territoires Rapport n°2013-1104-SAN-009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commission Présidente de La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement Membre Du Bureau National de la Ligue De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familial Présidente Nationale Du Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehier Représentée Par Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013-1104-SAN-009., Haut Conseil à l'égalité entre les femmes et les hommes. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commission Présidente de La</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04012630v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8561,51 +8561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042129v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211061759" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738173v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.058.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Raz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3317" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Marteu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.049.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.046.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.028.0232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.621.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.615.0946" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.1957" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.026.0095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.603.0588" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.035.0005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.252.0067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.546.1025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.011.0059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.012.0169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03044173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2012-2.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Donegani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2011-4.htm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillarme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2003-4.htm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2003-3.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;sidente de La Commission" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Membre Du Bureau National de la Ligue De L&#8217;enseignement" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;sidente Nationale Du Planning Familial" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/pascal-mbongo_l-exces" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738211v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Segev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prager Marie-Nadine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345269v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marteu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345274v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346005v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346052v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commission Pr&#233;sidente de La" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;enseignement Membre Du Bureau National de la Ligue De" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Familial Pr&#233;sidente Nationale Du Planning" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehier Repr&#233;sent&#233;e Par V&#233;ronique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042129v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211061759" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738173v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.058.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Raz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3317" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Marteu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.049.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.046.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.028.0232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.621.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.615.0946" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.1957" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.026.0095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.603.0588" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.035.0005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.252.0067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.546.1025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.011.0059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.012.0169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03044173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2012-2.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Donegani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2011-4.htm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillarme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2003-4.htm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2003-3.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;sidente de La Commission" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Membre Du Bureau National de la Ligue De L&#8217;enseignement" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;sidente Nationale Du Planning Familial" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/pascal-mbongo_l-exces" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738211v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Segev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prager Marie-Nadine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345269v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marteu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345274v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346005v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012631v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346052v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commission Pr&#233;sidente de La" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;enseignement Membre Du Bureau National de la Ligue De" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Familial Pr&#233;sidente Nationale Du Planning" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehier Repr&#233;sent&#233;e Par V&#233;ronique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>