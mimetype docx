--- v1 (2026-04-09)
+++ v2 (2026-05-13)
@@ -115,182 +115,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Emmanuel Beaubatie, Transfuges de sexe. Passer les frontières du genre, La Découverte, Paris, 2021, 192 p.</w:t>
+                <w:t xml:space="preserve">Emmanuel Beaubatie, Transfuges de sexe. Passer les frontières du genre La Découverte, Paris, 2021, 192 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 65 (1), pp.1-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 65 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.42655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042129v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Beaubatie, Transfuges de sexe. Passer les frontières du genre La Découverte, Paris, 2021, 192 p.</w:t>
+                <w:t xml:space="preserve">halshs-04010868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Emmanuel Beaubatie, Transfuges de sexe. Passer les frontières du genre, La Découverte, Paris, 2021, 192 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 65 (1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 65 (1), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.42655⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04010868v1</w:t>
+                <w:t xml:space="preserve">hal-04042129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Gender in a World of Gender Counsciousness</w:t>
               </w:r>
@@ -595,788 +595,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Historiciser le masculin. Entre tensions et continuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Varia, 64 (5), pp.974-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.645.0974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Femmes : une émancipation entravée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bajos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives Economiques Poche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hors-série, 66, pp.104-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historiciser le masculin. Entre tensions et continuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.645.0974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biologisation de quoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Raz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Sexonomie, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gss.3317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Historiciser le masculin. Entre tensions et continuités</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identidades de sexo en Francia y la opinion del Estado sobre el género</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologia y Sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (51)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalismes sexuels ? Reconfigurations contemporaines des sexualités et des nationalismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Marteu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.049.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sexuation des corps. Retour sur l’épistémologie du sexe et du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Varia, 64 (5), pp.974-986. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.645.0974⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Elections 2012, 2 (63), pp.360-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.632.0360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Identidades de sexo en Francia y la opinion del Estado sobre el género</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard sur... Irène Théry. Des humains comme les autres. Bioéthique, anonymat et genre du don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologia y Sociedad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (51)</w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nationalismes sexuels ? Reconfigurations contemporaines des sexualités et des nationalismes</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enjeu du consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Marteu</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Matonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rai.049.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Consentement sexuel, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.046.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...125 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Matonti</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03738184v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03738209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Regard sur ... »</w:t>
               </w:r>
@@ -2906,510 +2906,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux contemporains du genre et de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les jeudis du Plannig Familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Planning familial, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des libertés sexuelles à la politique des droits de l’homme : quel est l’homme des droits de l’homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les libertés politiques, socle pour un ordre politique européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECOJI; Université de Poitiers, Jun 2013, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identidades de sexo en Francia y la opinión del Estado sobre el género</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas publicas e identidades de género</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CENESEX (Centro nacional de educación sexual); Ambassade de France, Jan 2013, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaisons historiques, liaisons théoriques ? Les rapports entre espaces militants et espaces académiques au cœur des théories de l’intersectionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intersectionnalité au croisement des rapports de domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lille 2, Sep 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intersectionnalité : des théories critiques aux concepts stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexe, classe, race. Journées de formation des écoles doctorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1; Université Paris 8, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que veut dire : “le genre précède le sexe” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexe, genre et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers; Pôle d'histoire des sciences; Ecole de l'ADN, Feb 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité de genre contre le changement de sexe ? Retours sur l’utilité du concept de genre au moment de son introduction dans le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affaires sexuelles, questions sexuelles, sexualités, Section thématique 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSP, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346207v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Genre, une question de droit ?</w:t>
               </w:r>
@@ -4010,165 +4010,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La déontologie comme production d’identité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et déontologie (Séminaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Tours, May 2007, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Au-delà de l’efficacité”. Les attentes démocratiques du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Institut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de droit social et sanitaire, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346560v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de la déontologie médicale française vers une figure libérale du paternalisme médical</w:t>
               </w:r>
@@ -4563,64 +4563,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Raz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4651,51 +4651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentement sexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,83 +5400,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sexe et genre dans les études sur le genre : la distinction utile entre catégories de la pratique et catégories de l’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hocquet Thierry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexe et Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matériologiques, à paraître, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Introduction. La chair des rapports sociaux », dans : Juliette Rennes éd., Encyclopédie critique du genre. Corps, sexualité, rapports sociaux. Paris, La Découverte, « Hors collection Sciences Humaines », 2016, p. 13-32. URL : https://www.cairn.info/encyclopedie-critique-du-genre--9782707190482-page-13.htm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5495,130 +5568,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La découverte, 2016, 9782707190482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038115v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les libertés du sexe et de la sexualité : une nouvelle liberté pour qui ?</w:t>
               </w:r>
@@ -6460,1158 +6460,1158 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Thierry Hoquet, Des sexes innombrables. Le genre à l'épreuve de la biologie, Paris, Seuil, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Jane Ward, Not Gay. Sex Between Straight White Men. New York University Press, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coucher avec des hommes ou comment devenir un &amp;quot;vrai mec hétéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017, à paraître</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction. Adrienne Harris, Eyal Rozmarin, &amp;quot;Gender and Sexuality in Psychoanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idan Segev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prager Marie-Nadine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Traduction. Adrienne Harris, Eyal Rozmarin, &amp;quot;Gender and Sexuality in Psychoanalysis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Lilian Mathieu, La fin du tapin. Sociologie de la croisade pour l'abolition de la prostitution, Paris, Éditions François Bourin, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.997-999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut d'urgence parler du genre à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Idan Segev</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016, A paraître</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Revillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.997-999</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction. Sephan Dudink, &amp;quot;Sexual Nationalisms and the Racial History of Homosexuality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Fabienne Malbois, Déplier le genre. Enquête épistémologique sur le féminisme antinaturaliste, Zurich, Seismo, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.380-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie du genre : réponse au ministre Vincent Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Revillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Irène Jonas, Moi Tarzan, toi Jane. Critique de la réhabilitation &amp;quot;scientifique&amp;quot; de la différence hommes/femmes, Paris, Syllepse, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.384-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dangers de la clandestinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction. Patrick Awondo, Peter Geschiere, Graeme Reid, &amp;quot;Homophobic Africa? Towards a More Nuanced View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaunait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.95-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...66 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction. Maguerite van den Berg et Jan Willem Duyvendak, Sex Talk Without Blushing. Constructions of &amp;quot;Dutchness&amp;quot; and &amp;quot;normal sex&amp;quot; in parent guidance courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.55-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sexuation des corps. Retour sur l'épistémologie du sexe et du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.632.0360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.380-382</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Où en sont les analyses de la domination ? De la question politique à l'investigation sociologique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.55-74</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conjugalisme et Masculinité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaunait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...295 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738216v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03738215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction. Anca Gheaus, &amp;quot;Preserving Self-ownership: Is it Whorth the Price?</w:t>
               </w:r>
@@ -8561,51 +8561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042129v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211061759" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738173v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.058.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Raz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3317" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Marteu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.049.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.046.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.028.0232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.621.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.615.0946" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.1957" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.026.0095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.603.0588" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.035.0005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.252.0067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.546.1025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.011.0059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.012.0169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03044173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2012-2.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Donegani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2011-4.htm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillarme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2003-4.htm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2003-3.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;sidente de La Commission" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Membre Du Bureau National de la Ligue De L&#8217;enseignement" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;sidente Nationale Du Planning Familial" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/pascal-mbongo_l-exces" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738211v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Segev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prager Marie-Nadine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345269v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marteu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345274v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346005v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012631v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346052v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commission Pr&#233;sidente de La" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;enseignement Membre Du Bureau National de la Ligue De" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Familial Pr&#233;sidente Nationale Du Planning" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehier Repr&#233;sent&#233;e Par V&#233;ronique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010868v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42655" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211061759" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738173v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.058.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Raz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Marteu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.049.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.046.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.028.0232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.621.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.615.0946" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.1957" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.026.0095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.603.0588" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.035.0005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.252.0067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.546.1025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.011.0059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.012.0169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03044173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2012-2.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Donegani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2011-4.htm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillarme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2003-4.htm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-raisons-politiques-2003-3.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;sidente de La Commission" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Membre Du Bureau National de la Ligue De L&#8217;enseignement" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;sidente Nationale Du Planning Familial" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/pascal-mbongo_l-exces" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Segev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prager Marie-Nadine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345269v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345274v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marteu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346011v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012631v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346052v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commission Pr&#233;sidente de La" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;enseignement Membre Du Bureau National de la Ligue De" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Familial Pr&#233;sidente Nationale Du Planning" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehier Repr&#233;sent&#233;e Par V&#233;ronique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>