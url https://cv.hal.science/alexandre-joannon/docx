--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -1129,395 +1129,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed crop-livestock farm : definitions and research issues</w:t>
+                <w:t xml:space="preserve">Organic vs. conventional farming dichotomy: Does it make sense for natural enemies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Camille Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Gibon</w:t>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (6), pp.346-356. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 194, pp.48-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2014.0727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210113v1</w:t>
+                <w:t xml:space="preserve">hal-01208749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation, impacts et perceptions du changement climatique dans le Grand Ouest de la France métropolitaine : le projet CLIMASTER</w:t>
+                <w:t xml:space="preserve">Mixed crop-livestock farm : definitions and research issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mérot</w:t>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Corgne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 23 (2), pp.96-107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2014.0694⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 23 (6), pp.346-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2014.0727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209212v1</w:t>
+                <w:t xml:space="preserve">hal-01210113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic vs. conventional farming dichotomy: Does it make sense for natural enemies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation, impacts et perceptions du changement climatique dans le Grand Ouest de la France métropolitaine : le projet CLIMASTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Puech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Philippe Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 194, pp.48-57. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.96-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/agr.2014.0694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208749v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the sensitivity of viticultural practices to weather variability in a climate change perspective: an application to workable-day modelling</w:t>
               </w:r>
@@ -1598,90 +1598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participative assessment of innovative technical scenarios for enhancing sustainability of French mixed crop-livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1734,307 +1734,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Crop Allocation Problem using Hard and Soft Constraints</w:t>
+                <w:t xml:space="preserve">The cropping systems mosaic: How does the hidden heterogeneity of agricultural landscapes drive arthropod populations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Givry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Francoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ro/2013032⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024641v1</w:t>
+                <w:t xml:space="preserve">hal-00826954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cropping systems mosaic: How does the hidden heterogeneity of agricultural landscapes drive arthropod populations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving the Crop Allocation Problem using Hard and Soft Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.08.013⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.151-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2013032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00826954v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des changements climatiques sur les jours agronomiquement disponibles</w:t>
               </w:r>
@@ -2119,90 +2119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed crop-livestock systems: an economic and environmental-friendly way of farming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (10), pp.1722-1730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3130,286 +3130,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The determinants of local collective action regarding erosive runoff. An analysis of farmers' geographical proximities in Upper-Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 29 (9), pp.1105-1115</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3), pp.302-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829189v1</w:t>
+                <w:t xml:space="preserve">hal-02669645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of local collective action regarding erosive runoff. An analysis of farmers' geographical proximities in Upper-Normandy, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (3), pp.302-320</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (9), pp.1105-1115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669645v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How farmers view their job in pays de Caux, France Consequences for grassland in water erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3710,527 +3710,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricci B</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Biju Duval</w:t>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896252v1</w:t>
+                <w:t xml:space="preserve">hal-02738010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t>
+              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417670v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Ricci B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Luc Biju Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738010v1</w:t>
+                <w:t xml:space="preserve">hal-02896252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738416v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aider à la gestion des services de régulation naturelle des bioagresseurs : enjeux de connaissances et de prise en compte des agriculteurs</w:t>
               </w:r>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.2</w:t>
@@ -5402,77 +5402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating innovative scenarios to enhance mixed crop-livestock farms sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Farming System Association Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humboldt University of Berlin. DEU., Apr 2014, Berlin, Germany. 143 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5510,51 +5510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating innovative scenarios in partnership to enhance mixed crop-livestock farms sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5618,90 +5618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations de polyculture-élevage : trajectoires, évaluation et scénarios techniques. Une étude de cas dans les Coteaux de Gascogne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage en Midi-Pyrénées à l'horizon de la PAC 2014 .. Vivre ou laisser mourir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Auzeville-Tolosane, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5815,596 +5815,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how farmers delineate their plots on farming territories?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape patterns and ecosystems services in agricultural landscapes in Western Europe : causes and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Schaller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Boussard</w:t>
+                <w:t xml:space="preserve">Françoise Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Castellazzi</w:t>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., 2012, Helsinki, Finland. 598 p</w:t>
+              <w:t xml:space="preserve">4. international Ecosummit "Ecological sustainability - Restoring the planet's ecosystems services"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Columbus, United States. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595302v1</w:t>
+                <w:t xml:space="preserve">hal-02808185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">Résolution du problème d'allocation de cultures par satisfaction de contraintes pondérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">JFPC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749850v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape patterns and ecosystems services in agricultural landscapes in Western Europe : causes and consequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. international Ecosummit "Ecological sustainability - Restoring the planet's ecosystems services"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Columbus, United States. 36 p</w:t>
+              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808185v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution du problème d'allocation de cultures par satisfaction de contraintes pondérées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+                <w:t xml:space="preserve">Why and how farmers delineate their plots on farming territories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Dury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ESA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., 2012, Helsinki, Finland. 598 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809833v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du problème d’allocation de culture par satisfaction de contraintes pondérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6571,77 +6571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6735,64 +6735,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du métaprogramme INRA Gestion durable de la santé des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6817,90 +6817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weighted CSP approach for solving spatio-temporal farm planning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6936,424 +6936,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a nested-scale landscape modelling framework for ecosystem services</w:t>
+                <w:t xml:space="preserve">A multidisciplinary modelling approach to understand the effects of landscape dynamics on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-S Castellazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Brown</w:t>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Gimona</w:t>
+                <w:t xml:space="preserve">Pablo Inchausti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Poggio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458556v1</w:t>
+                <w:t xml:space="preserve">hal-01172968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a deliberative agent system based on DEVS formalism for application in agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing a nested-scale landscape modelling framework for ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Garcia</w:t>
+                <w:t xml:space="preserve">Marie-S Castellazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+                <w:t xml:space="preserve">Iain Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Gimona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Summer Simulation Multiconference (SummerSim'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 8 p</w:t>
+              <w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458552v1</w:t>
+                <w:t xml:space="preserve">hal-01458556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary modelling approach to understand the effects of landscape dynamics on biodiversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martinet</w:t>
+                <w:t xml:space="preserve">Towards a deliberative agent system based on DEVS formalism for application in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Inchausti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Schaller</w:t>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bamière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., Feb 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2010 Summer Simulation Multiconference (SummerSim'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172968v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carabes auxiliaires de cultures à Pleine-Fougères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7411,536 +7411,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">A method to assess farmers' room for maneuvering crop location at the landscape level for biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Farm systems design 2009 : an international Symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterrey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197800v1</w:t>
+                <w:t xml:space="preserve">hal-01458519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle DEVS d’agent intelligent : application à la conduite des systèmes de culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite des systèmes. JFPDA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. 10 p</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458544v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mosaïque des cultures en écologie du paysage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+                <w:t xml:space="preserve">Un modèle DEVS d’agent intelligent : application à la conduite des systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation à la Direction Scientifique ECONAT sur l'écologie spatiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, NA, France. 13 p</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite des systèmes. JFPDA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458514v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to assess farmers' room for maneuvering crop location at the landscape level for biodiversity conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mosaïque des cultures en écologie du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farm systems design 2009 : an international Symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterrey, United States</w:t>
+              <w:t xml:space="preserve">Présentation à la Direction Scientifique ECONAT sur l'écologie spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, NA, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458519v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between farming systems and landscapes at various scales: a data-mining approach of international literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8002,458 +8002,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIMASTER: climatic change, farming systems, natural resources and regional development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mérot</w:t>
+                <w:t xml:space="preserve">The mosaic of cropping systems: a hidden part of agricultural landscapes heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Camille Goffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Water Management and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Bath, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">15. annual IALE-UK Conference. Landscape Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458498v1</w:t>
+                <w:t xml:space="preserve">hal-02818276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mosaic of cropping systems: a hidden part of agricultural landscapes heterogeneity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Burel</w:t>
+                <w:t xml:space="preserve">CLIMASTER: climatic change, farming systems, natural resources and regional development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Goffi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+                <w:t xml:space="preserve">Samuel S. Corgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. annual IALE-UK Conference. Landscape Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Agriculture, Water Management and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Bath, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818276v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species distribution and the heterogeneity of agricultural landscapes : from the visible to the hidden one</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Burel</w:t>
+                <w:t xml:space="preserve">Elaboration et mise en oeuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Roberty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Goffi</w:t>
+                <w:t xml:space="preserve">Romain Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual IALE-UK Conference. Landscape Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cambridge, United Kingdom. 20 p</w:t>
+              <w:t xml:space="preserve">Séminaire national de clôture de l'APR MEDD RDT1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812201v1</w:t>
+                <w:t xml:space="preserve">hal-01197684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining studies on crop mosaic dynamics and pest population dynamics to foster biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8468,553 +8468,553 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Management for Functional biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et mise en oeuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+                <w:t xml:space="preserve">Species distribution and the heterogeneity of agricultural landscapes : from the visible to the hidden one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Bourgain</w:t>
+                <w:t xml:space="preserve">Franck Roberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de clôture de l'APR MEDD RDT1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 23p</w:t>
+              <w:t xml:space="preserve">15. Annual IALE-UK Conference. Landscape Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cambridge, United Kingdom. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197684v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing crop location with farmers at the watershed level in order to reduce surface runoff. A case study in Pays de Caux, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Agri-environmental schemes and farmers' landscape management at local-regional scales: a viewpoint on multiple functions in the rural countryside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lapierre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 annual conference of Soil and water conservation society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Tampa (Florida), United States</w:t>
+              <w:t xml:space="preserve">Workshop on understanding relations in nature and economy: an application to the rural countryside, Wageningen, NLD, 31 May-2 June 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197665v1</w:t>
+                <w:t xml:space="preserve">hal-02589133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales: a scenario analysis with the CLUE-S model and CHLOE tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on understanding relations in nature and economy: an application to the rural countryside, Wageningen, NLD, 31 May - 2 June 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental schemes and farmers' landscape management at local-regional scales: a viewpoint on multiple functions in the rural countryside</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Ducos</w:t>
+                <w:t xml:space="preserve">Managing crop location with farmers at the watershed level in order to reduce surface runoff. A case study in Pays de Caux, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Winckler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on understanding relations in nature and economy: an application to the rural countryside, Wageningen, NLD, 31 May-2 June 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.24</w:t>
+              <w:t xml:space="preserve">2007 annual conference of Soil and water conservation society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Tampa (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589133v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réduire la production de ruissellement par les pratiques culturales: de la parcelle au bassin versant?</w:t>
               </w:r>
@@ -9102,790 +9102,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental schemes and farmers’ landscape management at local-regional scales. A viewpoint on multiple functions in the rural countryside</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales A scenario analysis with the CLUE-S model and CHLOE tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucie Winckler</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on understanding relations in nature and economy, an application to the rural countryside</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., May 2007, Wageningen, Netherlands. 16 p</w:t>
+              <w:t xml:space="preserve">WORKSHOP ON UNDERSTANDING RELATIONS IN NATURE AND ECONOMY : AN APPLICATION TO THE RURAL COUNTRYSIDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Wageningen, Netherlands. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195212v1</w:t>
+                <w:t xml:space="preserve">hal-01195190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales A scenario analysis with the CLUE-S model and CHLOE tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agri-environmental schemes and farmers’ landscape management at local-regional scales. A viewpoint on multiple functions in the rural countryside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Turpin</w:t>
+                <w:t xml:space="preserve">Geraldine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
+                <w:t xml:space="preserve">Lucie Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP ON UNDERSTANDING RELATIONS IN NATURE AND ECONOMY : AN APPLICATION TO THE RURAL COUNTRYSIDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Wageningen, Netherlands. 17 p</w:t>
+              <w:t xml:space="preserve">Workshop on understanding relations in nature and economy, an application to the rural countryside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., May 2007, Wageningen, Netherlands. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195190v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs d'organisation spatiale et multifonctionnalité de la plaine de Beauce aux échelles locales - régionales. Une approche par scénarios sur la base du modèle Clue_S</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales: a scenario analysis with the CLUE_S model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Workshop on Landscape Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Angers, France. 21 p</w:t>
+              <w:t xml:space="preserve">First Workshop on Landscape Economics, Angers, Institut National d'Horticulture, 9-10 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072802v1</w:t>
+                <w:t xml:space="preserve">hal-02587784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales: a scenario analysis with the CLUE_S model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préconisations d'aménagement de l'habitat pour les oiseaux nichant au sol en plaine de grande culture et gestion technique des exploitations agricoles : quels compromis possibles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Landscape Economics, Angers, Institut National d'Horticulture, 9-10 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.21</w:t>
+              <w:t xml:space="preserve">Le réveil du Dodo II. Arrêter l'érosion de la biodiversité en 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587784v1</w:t>
+                <w:t xml:space="preserve">hal-01458461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisations d'aménagement de l'habitat pour les oiseaux nichant au sol en plaine de grande culture et gestion technique des exploitations agricoles : quels compromis possibles?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La maîtrise collective par les agriculteurs du ruissellement érosif sur le territoire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le réveil du Dodo II. Arrêter l'érosion de la biodiversité en 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">De la recherche sur les sols à la décision publique. Colloque GESSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458461v1</w:t>
+                <w:t xml:space="preserve">hal-01458460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maîtrise collective par les agriculteurs du ruissellement érosif sur le territoire agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Facteurs d'organisation spatiale et multifonctionnalité de la plaine de Beauce aux échelles locales - régionales. Une approche par scénarios sur la base du modèle Clue_S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la recherche sur les sols à la décision publique. Colloque GESSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">1. Workshop on Landscape Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Angers, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458460v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtriser le ruissellement érosif par les pratiques agricoles à l'échelle d'un bassin versant. Complémentarité d'une analyse des contraintes d'organisation du travail au sein de l'exploitation agricole et d'une analyse des réseaux techniques d'agriculteurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France : Préservation des ressources naturelles à l'échelle locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9962,51 +9962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Warswa, Poland</w:t>
@@ -10029,230 +10029,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of crop location at farm level: assessment of farmers' leeway</w:t>
+                <w:t xml:space="preserve">Consequences on runoff of the inexistence of permanent landscape elements in an agricultural landscape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634 "On- and off-site environmental effects impacts of runoff and erosion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Mont Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Reorganizing field and landscape structures in a context of building strategies for water and soil protection. Cost 634 "On- and off-site environmental impacts of runoff and erosion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458443v1</w:t>
+                <w:t xml:space="preserve">hal-01458445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences on runoff of the inexistence of permanent landscape elements in an agricultural landscape.</w:t>
+                <w:t xml:space="preserve">Modification of crop location at farm level: assessment of farmers' leeway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reorganizing field and landscape structures in a context of building strategies for water and soil protection. Cost 634 "On- and off-site environmental impacts of runoff and erosion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">COST 634 "On- and off-site environmental effects impacts of runoff and erosion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Mont Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458445v1</w:t>
+                <w:t xml:space="preserve">hal-01458443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining social network and technical leeway analysis in farms to reduce runoff at catchment’s scale by managing crop localisation</w:t>
               </w:r>
@@ -10346,51 +10346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of crop location at catchment level:coordination between farmers' leeway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10441,51 +10441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farms considered as units of management of natural resources at various landscape scales: needs for concepts and methods. Illustration with French cases of study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10657,51 +10657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From inner-farms organization of crop rotations to landscape-scales building of crop mosaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10795,51 +10795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10877,51 +10877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action collective locale. Une analyse en terme de proximité sur la question du ruissellement érosif en Haute-Normandie, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11293,51 +11293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11379,103 +11379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluations, impacts et perceptions du changement climatique dans le Grand Ouest : le projet CLIMASTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR3 Pour et Sur le Développement Régional : Les chemins du développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. Editions INRA, 25 p., 2012, Les projets PSDR pour une recherche pluridisciplinaire et partenariale au cœur des Régions</w:t>
@@ -11517,51 +11517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between farming systems and landscapes at various scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11668,51 +11668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11782,103 +11782,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures intermédiaires pour une production agricole durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -12029,51 +12029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des agroéquipements et du numérique à l'agroécologie : renforcer la prise en considération du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12305,51 +12305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12408,103 +12408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main lessons drawn from the analysis of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
@@ -12555,51 +12555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies pour un maintien de la polyculture-élevage ? Une étude des trajectoires passées d’exploitations dans les coteaux de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12607,51 +12607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 382 p., 2014, 978-2-7598-1192-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12827,90 +12827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do farms economic and technical dynamics contribute to landscape patterns ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multifunctional rural land management: Economics and policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Earthcan, pp.235-254, 2009, 9781844075775</w:t>
@@ -12952,51 +12952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de culture et territoires : cas des questions environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13064,51 +13064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la gestion spatialisée de l'exploitation agricole à partir de l'utilisation du parcellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13204,51 +13204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite du Blé d’hiver en Bretagne : diversité des pratiques agricoles - Brèves de la Zone Atelier Armorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13337,347 +13337,347 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires : conséquences sur les bilans d'eau et d'azote, autres services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.415</w:t>
+              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197961v1</w:t>
+                <w:t xml:space="preserve">hal-03130201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires : conséquences sur les bilans d'eau et d'azote, autres services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, 60 p</w:t>
+              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130201v1</w:t>
+                <w:t xml:space="preserve">hal-01197961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et mise en oeuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
+                <w:t xml:space="preserve">Élaboration et mise en œuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2007, 176 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13716,90 +13716,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustaining multiple functions in the rural countryside - third interim report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14093,51 +14093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-024-03456-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H Moore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W Lyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A Miller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14106201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Delecourt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0571-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0727" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barbeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210102v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4Q90VF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKQBDGZ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Choisis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000675" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C&#339;ur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0095-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piskiewicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.11.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQFJ7J5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.714" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9661F45CDC2EEAC2C3CFE0A29E3011847BEBB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VKXHV34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680583v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210101v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moore" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595302v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castellazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808185v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S Castellazzi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Brown" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gimona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458514v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Castellazzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197791v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458498v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goffi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roberty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197665v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lapierre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589132v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pech" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Winckler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197782v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coufourier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195212v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ducos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195190v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072802v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587784v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458461v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458467v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458445v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458451v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458454v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cotinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guezengar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458676v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209164v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197958v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814790v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210065v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5155" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210114v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209163v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gouerec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591861v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822087v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458679v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laurens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197785v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587384v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brouwer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001257v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INAP0018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-024-03456-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H Moore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W Lyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A Miller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14106201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Delecourt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0571-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0727" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barbeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210102v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4Q90VF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKQBDGZ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Choisis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000675" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C&#339;ur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0095-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piskiewicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.11.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQFJ7J5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.714" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9661F45CDC2EEAC2C3CFE0A29E3011847BEBB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VKXHV34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680583v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210101v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moore" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595302v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castellazzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458556v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S Castellazzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Brown" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gimona" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458519v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Castellazzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197791v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goffi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roberty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589133v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pech" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Winckler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197665v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lapierre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197782v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coufourier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195190v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ducos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458461v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072802v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458467v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458445v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458443v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458451v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458454v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cotinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guezengar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458676v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209164v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197958v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814790v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210065v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5155" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210114v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209163v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gouerec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591861v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822087v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458679v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laurens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197785v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587384v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brouwer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001257v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INAP0018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>