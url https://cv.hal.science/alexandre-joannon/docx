--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1129,395 +1129,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic vs. conventional farming dichotomy: Does it make sense for natural enemies?</w:t>
+                <w:t xml:space="preserve">Mixed crop-livestock farm : definitions and research issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Puech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 194, pp.48-57. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (6), pp.346-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/agr.2014.0727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208749v1</w:t>
+                <w:t xml:space="preserve">hal-01210113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed crop-livestock farm : definitions and research issues</w:t>
+                <w:t xml:space="preserve">Évaluation, impacts et perceptions du changement climatique dans le Grand Ouest de la France métropolitaine : le projet CLIMASTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Gibon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 23 (6), pp.346-356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2014.0727⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2014.0694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210113v1</w:t>
+                <w:t xml:space="preserve">hal-01209212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation, impacts et perceptions du changement climatique dans le Grand Ouest de la France métropolitaine : le projet CLIMASTER</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic vs. conventional farming dichotomy: Does it make sense for natural enemies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Desnos</w:t>
+                <w:t xml:space="preserve">Camille Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (2), pp.96-107. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 194, pp.48-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2014.0694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209212v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the sensitivity of viticultural practices to weather variability in a climate change perspective: an application to workable-day modelling</w:t>
               </w:r>
@@ -1598,90 +1598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participative assessment of innovative technical scenarios for enhancing sustainability of French mixed crop-livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1734,307 +1734,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cropping systems mosaic: How does the hidden heterogeneity of agricultural landscapes drive arthropod populations?</w:t>
+                <w:t xml:space="preserve">Solving the Crop Allocation Problem using Hard and Soft Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.08.013⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.151-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2013032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826954v1</w:t>
+                <w:t xml:space="preserve">hal-01024641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Crop Allocation Problem using Hard and Soft Constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cropping systems mosaic: How does the hidden heterogeneity of agricultural landscapes drive arthropod populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Givry</w:t>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Francoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ro/2013032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01024641v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des changements climatiques sur les jours agronomiquement disponibles</w:t>
               </w:r>
@@ -2119,90 +2119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed crop-livestock systems: an economic and environmental-friendly way of farming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (10), pp.1722-1730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3710,402 +3710,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Ricci B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Luc Biju Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738010v1</w:t>
+                <w:t xml:space="preserve">hal-02896252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738416v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju Duval</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t>
+              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896252v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
               </w:r>
@@ -5402,77 +5402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating innovative scenarios to enhance mixed crop-livestock farms sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Farming System Association Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humboldt University of Berlin. DEU., Apr 2014, Berlin, Germany. 143 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5618,90 +5618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations de polyculture-élevage : trajectoires, évaluation et scénarios techniques. Une étude de cas dans les Coteaux de Gascogne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage en Midi-Pyrénées à l'horizon de la PAC 2014 .. Vivre ou laisser mourir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Auzeville-Tolosane, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5815,402 +5815,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape patterns and ecosystems services in agricultural landscapes in Western Europe : causes and consequences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Burel</w:t>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. international Ecosummit "Ecological sustainability - Restoring the planet's ecosystems services"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Columbus, United States. 36 p</w:t>
+              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808185v1</w:t>
+                <w:t xml:space="preserve">hal-02749850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution du problème d'allocation de cultures par satisfaction de contraintes pondérées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+                <w:t xml:space="preserve">Landscape patterns and ecosystems services in agricultural landscapes in Western Europe : causes and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4. international Ecosummit "Ecological sustainability - Restoring the planet's ecosystems services"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Columbus, United States. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809833v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphael Charles</w:t>
+                <w:t xml:space="preserve">Résolution du problème d'allocation de cultures par satisfaction de contraintes pondérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">Jerome Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">JFPC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749850v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how farmers delineate their plots on farming territories?</w:t>
               </w:r>
@@ -6321,90 +6321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du problème d’allocation de culture par satisfaction de contraintes pondérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6571,77 +6571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6735,64 +6735,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du métaprogramme INRA Gestion durable de la santé des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6817,90 +6817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weighted CSP approach for solving spatio-temporal farm planning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6936,424 +6936,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary modelling approach to understand the effects of landscape dynamics on biodiversity</w:t>
+                <w:t xml:space="preserve">Developing a nested-scale landscape modelling framework for ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+                <w:t xml:space="preserve">Marie-S Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martinet</w:t>
+                <w:t xml:space="preserve">Iain Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Inchausti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Schaller</w:t>
+                <w:t xml:space="preserve">Alessandro Gimona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bamière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Poggio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., Feb 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172968v1</w:t>
+                <w:t xml:space="preserve">hal-01458556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a nested-scale landscape modelling framework for ecosystem services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a deliberative agent system based on DEVS formalism for application in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-S Castellazzi</w:t>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Brown</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Poggio</w:t>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2010 Summer Simulation Multiconference (SummerSim'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458556v1</w:t>
+                <w:t xml:space="preserve">hal-01458552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a deliberative agent system based on DEVS formalism for application in agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+                <w:t xml:space="preserve">A multidisciplinary modelling approach to understand the effects of landscape dynamics on biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Pablo Inchausti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Summer Simulation Multiconference (SummerSim'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 8 p</w:t>
+              <w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458552v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carabes auxiliaires de cultures à Pleine-Fougères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7411,493 +7411,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to assess farmers' room for maneuvering crop location at the landscape level for biodiversity conservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schermann</w:t>
+                <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farm systems design 2009 : an international Symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterrey, United States</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458519v1</w:t>
+                <w:t xml:space="preserve">hal-01197800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Un modèle DEVS d’agent intelligent : application à la conduite des systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite des systèmes. JFPDA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197800v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle DEVS d’agent intelligent : application à la conduite des systèmes de culture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederick Garcia</w:t>
+                <w:t xml:space="preserve">La mosaïque des cultures en écologie du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite des systèmes. JFPDA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. 10 p</w:t>
+              <w:t xml:space="preserve">Présentation à la Direction Scientifique ECONAT sur l'écologie spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, NA, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458544v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mosaïque des cultures en écologie du paysage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to assess farmers' room for maneuvering crop location at the landscape level for biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation à la Direction Scientifique ECONAT sur l'écologie spatiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, NA, France. 13 p</w:t>
+              <w:t xml:space="preserve">Farm systems design 2009 : an international Symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterrey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458514v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between farming systems and landscapes at various scales: a data-mining approach of international literature</w:t>
               </w:r>
@@ -8008,77 +8008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mosaic of cropping systems: a hidden part of agricultural landscapes heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8133,90 +8133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIMASTER: climatic change, farming systems, natural resources and regional development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8409,51 +8409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8504,77 +8504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species distribution and the heterogeneity of agricultural landscapes : from the visible to the hidden one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Roberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8623,398 +8623,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental schemes and farmers' landscape management at local-regional scales: a viewpoint on multiple functions in the rural countryside</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales: a scenario analysis with the CLUE-S model and CHLOE tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Pech</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Ducos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Winckler</w:t>
+                <w:t xml:space="preserve">J. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on understanding relations in nature and economy: an application to the rural countryside, Wageningen, NLD, 31 May-2 June 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.24</w:t>
+              <w:t xml:space="preserve">Workshop on understanding relations in nature and economy: an application to the rural countryside, Wageningen, NLD, 31 May - 2 June 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589133v1</w:t>
+                <w:t xml:space="preserve">hal-02589132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales: a scenario analysis with the CLUE-S model and CHLOE tool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Thenail</w:t>
+                <w:t xml:space="preserve">Managing crop location with farmers at the watershed level in order to reduce surface runoff. A case study in Pays de Caux, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on understanding relations in nature and economy: an application to the rural countryside, Wageningen, NLD, 31 May - 2 June 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.13</w:t>
+              <w:t xml:space="preserve">2007 annual conference of Soil and water conservation society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Tampa (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589132v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing crop location with farmers at the watershed level in order to reduce surface runoff. A case study in Pays de Caux, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Agri-environmental schemes and farmers' landscape management at local-regional scales: a viewpoint on multiple functions in the rural countryside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lapierre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 annual conference of Soil and water conservation society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Tampa (Florida), United States</w:t>
+              <w:t xml:space="preserve">Workshop on understanding relations in nature and economy: an application to the rural countryside, Wageningen, NLD, 31 May-2 June 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197665v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réduire la production de ruissellement par les pratiques culturales: de la parcelle au bassin versant?</w:t>
               </w:r>
@@ -9121,51 +9121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales A scenario analysis with the CLUE-S model and CHLOE tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9246,90 +9246,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-environmental schemes and farmers’ landscape management at local-regional scales. A viewpoint on multiple functions in the rural countryside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on understanding relations in nature and economy, an application to the rural countryside</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., May 2007, Wageningen, Netherlands. 16 p</w:t>
@@ -9352,540 +9352,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales: a scenario analysis with the CLUE_S model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Facteurs d'organisation spatiale et multifonctionnalité de la plaine de Beauce aux échelles locales - régionales. Une approche par scénarios sur la base du modèle Clue_S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Baudry</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Landscape Economics, Angers, Institut National d'Horticulture, 9-10 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.21</w:t>
+              <w:t xml:space="preserve">1. Workshop on Landscape Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Angers, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587784v1</w:t>
+                <w:t xml:space="preserve">hal-01072802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisations d'aménagement de l'habitat pour les oiseaux nichant au sol en plaine de grande culture et gestion technique des exploitations agricoles : quels compromis possibles?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape organisation and multifunctionality in the Beauce plain at local and regional scales: a scenario analysis with the CLUE_S model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le réveil du Dodo II. Arrêter l'érosion de la biodiversité en 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">First Workshop on Landscape Economics, Angers, Institut National d'Horticulture, 9-10 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458461v1</w:t>
+                <w:t xml:space="preserve">hal-02587784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maîtrise collective par les agriculteurs du ruissellement érosif sur le territoire agricole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préconisations d'aménagement de l'habitat pour les oiseaux nichant au sol en plaine de grande culture et gestion technique des exploitations agricoles : quels compromis possibles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la recherche sur les sols à la décision publique. Colloque GESSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">Le réveil du Dodo II. Arrêter l'érosion de la biodiversité en 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458460v1</w:t>
+                <w:t xml:space="preserve">hal-01458461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs d'organisation spatiale et multifonctionnalité de la plaine de Beauce aux échelles locales - régionales. Une approche par scénarios sur la base du modèle Clue_S</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Thenail</w:t>
+                <w:t xml:space="preserve">La maîtrise collective par les agriculteurs du ruissellement érosif sur le territoire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Workshop on Landscape Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Angers, France. 21 p</w:t>
+              <w:t xml:space="preserve">De la recherche sur les sols à la décision publique. Colloque GESSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072802v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtriser le ruissellement érosif par les pratiques agricoles à l'échelle d'un bassin versant. Complémentarité d'une analyse des contraintes d'organisation du travail au sein de l'exploitation agricole et d'une analyse des réseaux techniques d'agriculteurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France : Préservation des ressources naturelles à l'échelle locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10346,51 +10346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of crop location at catchment level:coordination between farmers' leeway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11293,51 +11293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11379,103 +11379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluations, impacts et perceptions du changement climatique dans le Grand Ouest : le projet CLIMASTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR3 Pour et Sur le Développement Régional : Les chemins du développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. Editions INRA, 25 p., 2012, Les projets PSDR pour une recherche pluridisciplinaire et partenariale au cœur des Régions</w:t>
@@ -11782,103 +11782,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures intermédiaires pour une production agricole durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -12029,51 +12029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des agroéquipements et du numérique à l'agroécologie : renforcer la prise en considération du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12305,51 +12305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12408,103 +12408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main lessons drawn from the analysis of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
@@ -12555,51 +12555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies pour un maintien de la polyculture-élevage ? Une étude des trajectoires passées d’exploitations dans les coteaux de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12607,51 +12607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 382 p., 2014, 978-2-7598-1192-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12827,90 +12827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do farms economic and technical dynamics contribute to landscape patterns ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multifunctional rural land management: Economics and policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Earthcan, pp.235-254, 2009, 9781844075775</w:t>
@@ -13204,51 +13204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite du Blé d’hiver en Bretagne : diversité des pratiques agricoles - Brèves de la Zone Atelier Armorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13337,265 +13337,265 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires : conséquences sur les bilans d'eau et d'azote, autres services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, 60 p</w:t>
+              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130201v1</w:t>
+                <w:t xml:space="preserve">hal-01197961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires : conséquences sur les bilans d'eau et d'azote, autres services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.415</w:t>
+              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197961v1</w:t>
+                <w:t xml:space="preserve">hal-03130201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration et mise en œuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
               </w:r>
@@ -13716,90 +13716,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustaining multiple functions in the rural countryside - third interim report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14093,51 +14093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-024-03456-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H Moore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W Lyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A Miller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14106201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Delecourt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0571-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0727" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barbeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210102v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4Q90VF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKQBDGZ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Choisis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000675" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C&#339;ur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0095-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piskiewicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.11.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQFJ7J5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.714" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9661F45CDC2EEAC2C3CFE0A29E3011847BEBB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VKXHV34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680583v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210101v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moore" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595302v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castellazzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458556v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S Castellazzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Brown" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gimona" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458519v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Castellazzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197791v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goffi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roberty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589133v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pech" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Winckler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197665v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lapierre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197782v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coufourier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195190v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ducos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458461v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072802v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458467v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458445v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458443v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458451v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458454v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cotinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guezengar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458676v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209164v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197958v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814790v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210065v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5155" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210114v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209163v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gouerec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591861v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822087v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458679v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laurens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197785v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587384v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brouwer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001257v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INAP0018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-024-03456-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H Moore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W Lyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A Miller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14106201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Delecourt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0571-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0727" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barbeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210102v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4Q90VF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKQBDGZ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Choisis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000675" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C&#339;ur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0095-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piskiewicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.11.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQFJ7J5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KVDL0PV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.714" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9661F45CDC2EEAC2C3CFE0A29E3011847BEBB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VKXHV34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680583v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210101v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moore" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808185v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595302v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castellazzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S Castellazzi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Brown" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gimona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458514v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Castellazzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197791v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goffi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roberty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589132v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lapierre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pech" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Winckler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197782v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coufourier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195190v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ducos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072802v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587784v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458461v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458467v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458445v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458443v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458451v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maigrot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458454v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cotinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guezengar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458676v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209164v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197958v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814790v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210065v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5155" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929458v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210114v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209163v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gouerec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591861v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822087v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458679v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laurens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197785v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587384v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brouwer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001257v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INAP0018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>