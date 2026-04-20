--- v0 (2026-03-16)
+++ v1 (2026-04-20)
@@ -1892,51 +1892,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Oriented Conversational Behavior of Agents for Collaboration in Human-Agent Teamwork</w:t>
+                <w:t xml:space="preserve">Communicative Capabilities of Agents for the Collaboration in a Human-Agent Team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Barange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kabil</w:t>
@@ -1954,106 +1954,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Keukelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Seventh International Conference on Advances in Computer-Human Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165931v1</w:t>
+                <w:t xml:space="preserve">hal-01165932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicative Capabilities of Agents for the Collaboration in a Human-Agent Team</w:t>
+                <w:t xml:space="preserve">Task-Oriented Conversational Behavior of Agents for Collaboration in Human-Agent Teamwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Barange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kabil</w:t>
@@ -2071,73 +2062,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Keukelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh International Conference on Advances in Computer-Human Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAAMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.25--37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165932v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échange de Connaissances entre Utilisateurs et Agents Autonomes dans les EVFC</w:t>
               </w:r>
@@ -2441,51 +2441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BCCE07A"/>
+    <w:nsid w:val="9041DC6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2672,51 +2672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-kabil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6240-6407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://continuum.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867799v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618795679" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Keukelaere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcombel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58465-8_6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Comte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Halgand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2018.8637109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05171-6_14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bourget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cledel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grunenwald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564888.3264.897" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00560-3_24" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25591-0_36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bouville Berthelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IMTA0166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-kabil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6240-6407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://continuum.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867799v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618795679" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Keukelaere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcombel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58465-8_6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Comte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Halgand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2018.8637109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05171-6_14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bourget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cledel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grunenwald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564888.3264.897" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00560-3_24" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25591-0_36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bouville Berthelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IMTA0166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>