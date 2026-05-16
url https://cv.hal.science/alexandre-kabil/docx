--- v1 (2026-04-20)
+++ v2 (2026-05-16)
@@ -1,2386 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2335 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre KABIL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil, Ingénieur de recherche en Réalité Virtuelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-kabil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6240-6407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">246341602</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ZOELYogAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Engineer and Project Manager of the French Infrastructure Continuum : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://continuum.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">My research topic are around collaborative virtual reality.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTINUUM, the French Research Infrastructure for Collaborative Interaction and Visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Depth: Visual Perception of Shapes Is Better in Peripersonal Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvio Blini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Desoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Salemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (11), pp.1868-1877. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0956797618795679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Behaviour Modelling of Virtual Agents using Communication in a Mixed Human-Agent Teamwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Barange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Keukelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3 &amp; 4), pp.423-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer le futur des conférences en IHM - le cas de ParaCHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System As A Collaborator (SAAC): a Framework for Modeling, Capturing and Augmenting Collaborative Activities in Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 21st International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics and Automation Society, Aug 2025, Los Angeles, United States. pp.759-765, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE58245.2025.11164117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CyberCopter: a 3D helical visualisation for periodic signals of cyber attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR4Sec 2021 (Security for XR and XR for Security)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training and Data Analysis use cases for Cybersecurity through Mixed Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR4Sec 2021 (Security for XR and XR for Security)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual Event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alert Characterization by Non-Expert Users in a Cybersecurity Virtual Environment: a Usability Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVR 2020: 7th International Conference on Augmented Reality, Virtual Reality and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lecce, Italy. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58465-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D CyberCOP: a Collaborative Platform for Cybersecurity Data Analysis and Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDVE 2018 : 15th International Conference on Cooperative Design, Visualization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzou, China. pp.176-183, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00560-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Cyber Security Activities to Collaborative Virtual Environments Practices through the 3D CyberCOP Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISS 2018 : 14th International Conference on Information Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bengaluru, India. pp.272-287, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05171-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should we use 3D Collaborative Virtual Environments for Cyber Security?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DCVE 2018 : IEEE Fourth VR International Workshop on Collaborative Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DCVE.2018.8637109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science hackathons for cyberphysical system security research: putting CPS tesdbed platforms to good use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cledel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grunenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPS-SPC 2018 : Workshop on Cyber-Physical Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toronto, Canada. pp.102 - 107, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3564888.3264.897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CyberCOP3D : Visualisation Collaborative et Immersive pour la cybersécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RICHIE: A Step-by-step Navigation Widget to Enhance Broad Hierarchy Exploration on Handheld Tactile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, HCI International 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.196-207, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20916-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Interfaces for Operator-Simulator Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brézillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International and Interdisciplinary Conference, CONTEXT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lanarca, Cyprus. pp.483-488, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25591-0_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicative Capabilities of Agents for the Collaboration in a Human-Agent Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Barange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Keukelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-Oriented Conversational Behavior of Agents for Collaboration in Human-Agent Teamwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Barange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Keukelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.25--37, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échange de Connaissances entre Utilisateurs et Agents Autonomes dans les EVFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukesh Barange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bouville Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Keukelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Laval, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CyberCOP 3D : visualisation 3D interactive et collaborative de l'état de sécurité d'un système informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kabil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Ecole nationale supérieure Mines-Télécom Atlantique, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019IMTA0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02891934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2441,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9041DC6A"/>
+    <w:nsid w:val="0C5E872C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2672,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-kabil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6240-6407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://continuum.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867799v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618795679" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Keukelaere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcombel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58465-8_6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Comte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Halgand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2018.8637109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05171-6_14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bourget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cledel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grunenwald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564888.3264.897" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00560-3_24" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25591-0_36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bouville Berthelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IMTA0166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-kabil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6240-6407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/246341602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ZOELYogAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://continuum.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375852v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Blini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618795679" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Keukelaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE58245.2025.11164117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58465-8_6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Comte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Halgand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00560-3_24" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05171-6_14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2018.8637109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bourget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cledel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grunenwald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564888.3264.897" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25591-0_36" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bouville Berthelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IMTA0166" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>