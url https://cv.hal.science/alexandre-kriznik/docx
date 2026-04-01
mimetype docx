--- v0 (2026-03-04)
+++ v1 (2026-04-01)
@@ -395,295 +395,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splice variants of protein disulfide isomerase - identification, distribution and functional characterization in the rat</w:t>
+                <w:t xml:space="preserve">Ascorbate Peroxidase 2 (APX2) of Chlamydomonas Binds Copper and Modulates the Copper Insertion into Plastocyanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chetot</w:t>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Serfaty</w:t>
+                <w:t xml:space="preserve">Félix Vega de Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Carret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+                <w:t xml:space="preserve">Khadija Wahni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
+                <w:t xml:space="preserve">Alexander N Volkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2022.130280⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12111946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894658v1</w:t>
+                <w:t xml:space="preserve">hal-04389949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate Peroxidase 2 (APX2) of Chlamydomonas Binds Copper and Modulates the Copper Insertion into Plastocyanin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Splice variants of protein disulfide isomerase - identification, distribution and functional characterization in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Vega de Luna</w:t>
+                <w:t xml:space="preserve">Thomas Chetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Wahni</w:t>
+                <w:t xml:space="preserve">Xavier Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander N Volkov</w:t>
+                <w:t xml:space="preserve">Léna Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+                <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (11), pp.1946. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1867 (2), pp.130280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12111946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2022.130280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389949v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of the Plasmodial Proteins ZNHIT3 and NUFIP1 Provides Insights into the Selectivity of a Conserved Interaction</w:t>
               </w:r>
@@ -1450,278 +1450,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nonenzymatic deamidation on the structure stability of Camelus dromedarius α-lactalbumin</w:t>
+                <w:t xml:space="preserve">Effect of the Processing Temperature on the Degradation of Food Flavonoids: Kinetic and Calorimetric Studies on Model Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliha Si Ahmed Zennia</w:t>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Mati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charron</w:t>
+                <w:t xml:space="preserve">Leila Chekir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 291, pp.207-213. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.91-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32732/jfet.2019.8.2.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095313v1</w:t>
+                <w:t xml:space="preserve">hal-02392716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Processing Temperature on the Degradation of Food Flavonoids: Kinetic and Calorimetric Studies on Model Solutions</w:t>
+                <w:t xml:space="preserve">Effect of nonenzymatic deamidation on the structure stability of Camelus dromedarius α-lactalbumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Ioannou</w:t>
+                <w:t xml:space="preserve">Saliha Si Ahmed Zennia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Mati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (2), pp.91-102. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 291, pp.207-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32732/jfet.2019.8.2.91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392716v1</w:t>
+                <w:t xml:space="preserve">hal-02095313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREM-1 multimerization is essential for its activation on monocytes and neutrophils</w:t>
               </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3853,51 +3853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la SFBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3974,51 +3974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. Toledano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPP1710 Conference “Thiol-based switches and redox-regulation-from microbes to men”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4207,51 +4207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Enzymes et Biocatalyse, Groupe Thématique Enzymes - Société Française de Biochimie et Biologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4302,229 +4302,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'expression comprenant une étiquette de purification de propriété de lectine modifiée à base de galectine-1</w:t>
+                <w:t xml:space="preserve">Domaines protéiques thermostables CRD.VL ayant des propriétés de type lectine dérivées de la galectine 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2025012371. 2023</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boutilliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2024208910. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012209v1</w:t>
+                <w:t xml:space="preserve">hal-05012206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaines protéiques thermostables CRD.VL ayant des propriétés de type lectine dérivées de la galectine 3</w:t>
+                <w:t xml:space="preserve">Système d'expression comprenant une étiquette de purification de propriété de lectine modifiée à base de galectine-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2024208910. 2023</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2025012371. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012206v1</w:t>
+                <w:t xml:space="preserve">hal-05012209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination de protéines lactosylees issues de concentrés protéiques laitiers</w:t>
               </w:r>
@@ -5173,51 +5173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215148v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perchat-Varlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2024.0685" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05143647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5c00128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130280" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03595966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Canonico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mazon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hidalgo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nh00037g" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02430577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rzeigui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Khiari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02916" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917419v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schackmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Wesemann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10081125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02473398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Libiad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukhenouna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toledano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04471" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Yelehe-Okouma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Si Ahmed Zennia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghoul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2019.8.2.91" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carrasco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jolly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanbo Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0003-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07475" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bersweiler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nCHeMBIO.2412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ramalanjaona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.047" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054806v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph-Olivier Moussodia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01680" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2014.03.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPC7L4L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.04.070" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01682337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.035352" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;chade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sanglier-Cianferani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800493200" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Bouillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2005.05.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32LXKZ8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407464200" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225704v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canonico Florent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02997785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecordier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Toledano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Stojko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742100v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012191v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012190v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talfournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02962966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0083" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215148v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perchat-Varlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2024.0685" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05143647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5c00128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03595966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Canonico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mazon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hidalgo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nh00037g" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02430577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rzeigui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Khiari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02916" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917419v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schackmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Wesemann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10081125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02473398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Libiad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukhenouna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toledano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04471" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Yelehe-Okouma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2019.8.2.91" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Si Ahmed Zennia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carrasco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jolly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanbo Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0003-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07475" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bersweiler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nCHeMBIO.2412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ramalanjaona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.047" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054806v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph-Olivier Moussodia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01680" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2014.03.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPC7L4L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.04.070" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01682337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.035352" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;chade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sanglier-Cianferani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800493200" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Bouillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2005.05.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32LXKZ8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407464200" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225704v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canonico Florent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02997785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecordier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Toledano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Stojko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742100v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012191v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012190v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talfournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02962966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0083" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>