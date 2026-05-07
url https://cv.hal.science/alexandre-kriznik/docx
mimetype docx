--- v1 (2026-04-01)
+++ v2 (2026-05-07)
@@ -93,3172 +93,3306 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dual Role of Active Site Hydroxylated Residue in Peroxiredoxin Sulfinylation Catalysis</w:t>
+                <w:t xml:space="preserve">Toward a comprehensively characterized extract of Wharton’s jelly extracellular matrix for the formulation of human collagen-based hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mathieu</w:t>
+                <w:t xml:space="preserve">Nathan Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+                <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Charron</w:t>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Perchat-Varlet</w:t>
+                <w:t xml:space="preserve">Alaa Bzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Selles</w:t>
+                <w:t xml:space="preserve">Isabelle Raeth-Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (1-3), pp.1-13. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 690, pp.126523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2024.0685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215148v1</w:t>
+                <w:t xml:space="preserve">hal-05586060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRD&amp;lt;sub&amp;gt;SAT&amp;lt;/sub&amp;gt; under Heat: Balancing Stability, Affinity, and Functional Utility of Computationally Designed Tag Variants</w:t>
+                <w:t xml:space="preserve">The Dual Role of Active Site Hydroxylated Residue in Peroxiredoxin Sulfinylation Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Guiot</w:t>
+                <w:t xml:space="preserve">Julie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Boutilliat</w:t>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Reboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+                <w:t xml:space="preserve">Romain Perchat-Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5c00128⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (1-3), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2024.0685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143647v1</w:t>
+                <w:t xml:space="preserve">hal-05215148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate Peroxidase 2 (APX2) of Chlamydomonas Binds Copper and Modulates the Copper Insertion into Plastocyanin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRD&amp;lt;sub&amp;gt;SAT&amp;lt;/sub&amp;gt; under Heat: Balancing Stability, Affinity, and Functional Utility of Computationally Designed Tag Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Vega de Luna</w:t>
+                <w:t xml:space="preserve">Esteban Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Wahni</w:t>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander N Volkov</w:t>
+                <w:t xml:space="preserve">Alexis Boutilliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+                <w:t xml:space="preserve">Pascal Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (11), pp.1946. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, IMOPA-EPIREDOX, 64 (17), pp.3688-3694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12111946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5c00128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389949v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splice variants of protein disulfide isomerase - identification, distribution and functional characterization in the rat</w:t>
+                <w:t xml:space="preserve">Ascorbate Peroxidase 2 (APX2) of Chlamydomonas Binds Copper and Modulates the Copper Insertion into Plastocyanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chetot</w:t>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Serfaty</w:t>
+                <w:t xml:space="preserve">Félix Vega de Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Carret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+                <w:t xml:space="preserve">Khadija Wahni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
+                <w:t xml:space="preserve">Alexander N Volkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2022.130280⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12111946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894658v1</w:t>
+                <w:t xml:space="preserve">hal-04389949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of the Plasmodial Proteins ZNHIT3 and NUFIP1 Provides Insights into the Selectivity of a Conserved Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Splice variants of protein disulfide isomerase - identification, distribution and functional characterization in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.1c00792⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1867 (2), pp.130280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2022.130280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617333v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the mechanism of the peroxiredoxin decamer interaction with its reductase sulfiredoxin from the single molecule to the solution scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jorge Hidalgo</w:t>
+                <w:t xml:space="preserve">Structural Analysis of the Plasmodial Proteins ZNHIT3 and NUFIP1 Provides Insights into the Selectivity of a Conserved Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boutilliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cianférani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (5), pp.515-525. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (7), pp.479-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2nh00037g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.1c00792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595966v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening Peptoid Helicity through Sequence Site-Specific Positioning of Amide Cis-Inducing Nt Bu monomers</w:t>
+                <w:t xml:space="preserve">Probing the mechanism of the peroxiredoxin decamer interaction with its reductase sulfiredoxin from the single molecule to the solution scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Rzeigui</w:t>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+                <w:t xml:space="preserve">Florent Canonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jouffret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+                <w:t xml:space="preserve">Hortense Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jameleddine Khiari</w:t>
+                <w:t xml:space="preserve">Jorge Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cianférani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b02916⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (5), pp.515-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2nh00037g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430577v1</w:t>
+                <w:t xml:space="preserve">hal-03595966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol Redox Regulation of Plant β-Carbonic Anhydrase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Dreyer</w:t>
+                <w:t xml:space="preserve">Dynamics of a key conformational transition in the mechanism of peroxiredoxin sulfinylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Schackmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+                <w:t xml:space="preserve">Marouane Libiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Chibani</w:t>
+                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinna Wesemann</w:t>
+                <w:t xml:space="preserve">Samia Boukhenouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Toledano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10081125⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.3326-3339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917419v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a key conformational transition in the mechanism of peroxiredoxin sulfinylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Strengthening Peptoid Helicity through Sequence Site-Specific Positioning of Amide Cis-Inducing Nt Bu monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Rzeigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Toledano</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jameleddine Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (4), pp.2190-2201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b02916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473398v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRD SAT generated by pCARGHO: A new efficient lectin-based affinity tag method for safe, simple and low-cost protein purification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thiol Redox Regulation of Plant β-Carbonic Anhydrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Schackmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Wesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.201800214⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10081125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892441v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Processing Temperature on the Degradation of Food Flavonoids: Kinetic and Calorimetric Studies on Model Solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CRD SAT generated by pCARGHO: A new efficient lectin-based affinity tag method for safe, simple and low-cost protein purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ghoul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melissa Yelehe-Okouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Groshenry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32732/jfet.2019.8.2.91⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.e1800214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.201800214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392716v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nonenzymatic deamidation on the structure stability of Camelus dromedarius α-lactalbumin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Processing Temperature on the Degradation of Food Flavonoids: Kinetic and Calorimetric Studies on Model Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chekir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32732/jfet.2019.8.2.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095313v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREM-1 multimerization is essential for its activation on monocytes and neutrophils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of nonenzymatic deamidation on the structure stability of Camelus dromedarius α-lactalbumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jolly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
+                <w:t xml:space="preserve">Saliha Si Ahmed Zennia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanbo Wang</w:t>
+                <w:t xml:space="preserve">Abderrahmane Mati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-018-0003-5⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 291, pp.207-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945617v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous and Robust Polyproline Type I Helices from Peptoids with Nonaromatic α-Chiral Side Chains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TREM-1 multimerization is essential for its activation on monocytes and neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Dumonteil</w:t>
+                <w:t xml:space="preserve">Kevin Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+                <w:t xml:space="preserve">Amir Boufenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b07475⟩</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (5), pp.460-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41423-018-0003-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656039v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scaffold protein that chaperones a cysteine-sulfenic acid in H2O2 signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bersweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît d'Autréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (8), pp.909 - 915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nCHeMBIO.2412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between dietary bioactive peptides of short length and bile salts in submicellar or micellar state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneous and Robust Polyproline Type I Helices from Peptoids with Nonaromatic α-Chiral Side Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (38), pp.13533 - 13540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b07475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474124v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-inducible heterologous protein expression system in Escherichia coli</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between dietary bioactive peptides of short length and bile salts in submicellar or micellar state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marcion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Justine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+                <w:t xml:space="preserve">Nick Ramalanjaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Artur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33037⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209, pp.114-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392201v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Self-Assembly of Fully Protected Ester 1:1 [α/α- N α -Bn-hydrazino] Pseudodipeptides into a Twisted Parallel β-Sheet in the Crystal State</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A self-inducible heterologous protein expression system in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph-Olivier Moussodia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b01680⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.33037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054806v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic evidence that methionine sulfoxide reductase A can reveal its oxidase activity in the presence of thioredoxin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spontaneous Self-Assembly of Fully Protected Ester 1:1 [α/α- N α -Bn-hydrazino] Pseudodipeptides into a Twisted Parallel β-Sheet in the Crystal State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph-Olivier Moussodia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (19), pp.9037-9045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b01680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453209v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054806v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxin 2 from &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; is not involved &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; in the recycling process of methionine sulfoxide reductase activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Kinetic evidence that methionine sulfoxide reductase A can reveal its oxidase activity in the presence of thioredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 548, pp.54-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2014.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.04.070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690410v1</w:t>
+                <w:t xml:space="preserve">hal-01453209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Mechanism of Sulfiredoxin from Saccharomyces cerevisiae Passes through an Oxidized Disulfide Sulfiredoxin Intermediate That Is Reduced by Thioredoxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thioredoxin 2 from &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; is not involved &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; in the recycling process of methionine sulfoxide reductase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.035352⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 585 (12), pp.1905-1909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.04.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682337v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the Formation of a Covalent Thiosulfinate Intermediate with Peroxiredoxin in the Catalytic Mechanism of Sulfiredoxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Mechanism of Sulfiredoxin from Saccharomyces cerevisiae Passes through an Oxidized Disulfide Sulfiredoxin Intermediate That Is Reduced by Thioredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Roussel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Branlant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 283 (33), pp.22371-22382. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M800493200⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 284 (48), pp.33048 - 33055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.035352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652689v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological specificity of yeast and filamentous &amp;lt;i&amp;gt;Candida albicans&amp;lt;/i&amp;gt; forms on surface properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evidence for the Formation of a Covalent Thiosulfinate Intermediate with Peroxiredoxin in the Catalytic Mechanism of Sulfiredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain van Dorsselaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sanglier-Cianferani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2005.05.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (33), pp.22371-22382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M800493200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03347528v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morphological specificity of yeast and filamentous &amp;lt;i&amp;gt;Candida albicans&amp;lt;/i&amp;gt; forms on surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 328 (10-11), pp.928-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2005.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evidence for a New Sub-class of Methionine Sulfoxide Reductases B with an Alternative Thioredoxin Recognition Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (41), pp.42462 - 42468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M407464200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3268,529 +3402,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymology of peroxiredoxin redox modification by sulfinylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perchat-Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Regulation in Life - Meeting of the GBM Study Group Redox biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GBM Study Group Redox biology, Mar 2025, Saarbrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymology of peroxiredoxin redox modification by sulfinylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Toledano</w:t>
+                <w:t xml:space="preserve">Probing the mechanism of the peroxiredoxin decamer interaction with its reductase sulfiredoxin from the single molecule to the solution scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canonico Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cianférani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NADPH Oxydase-Stress Oxydant &amp; Club Oxydase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">2nd MOSBRI Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zaragoza, Jun 2023, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215179v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the mechanism of the peroxiredoxin decamer interaction with its reductase sulfiredoxin from the single molecule to the solution scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cianférani</w:t>
+                <w:t xml:space="preserve">Enzymology of peroxiredoxin redox modification by sulfinylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Libiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Toledano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd MOSBRI Scientific Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Zaragoza, Jun 2023, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">GDR NADPH Oxydase-Stress Oxydant &amp; Club Oxydase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225704v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient new lectin-based affinity tag allowing simple, safe and low-cost recombinant protein purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Yelehe-Okouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Symposium on BioChromatography and Nanoseparations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3800,491 +3934,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of the regulation of Saccharomyces cerevisiae thiol peroxidases Tsa1 and Tsa2 by sulfinylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la SFBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a determinant conformational transition in peroxiredoxin sulfinylation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Libiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. Toledano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPP1710 Conference “Thiol-based switches and redox-regulation-from microbes to men”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation : insights into the interaction mechanism of sulfiredoxin with peroxiredoxin and ATP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonico Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Stojko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cianférani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARBRE-MOBIEU plenary meeting "Talking molecules: the networks that shape the living world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox signaling : insights into the interaction mechanism of sulfiredoxin with peroxiredoxin and ATP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonico Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Enzymes et Biocatalyse, Groupe Thématique Enzymes - Société Française de Biochimie et Biologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4294,622 +4428,622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domaines protéiques thermostables CRD.VL ayant des propriétés de type lectine dérivées de la galectine 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boutilliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2024208910. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'expression comprenant une étiquette de purification de propriété de lectine modifiée à base de galectine-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2025012371. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination de protéines lactosylees issues de concentrés protéiques laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2023094759. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines multimériques de la famille peroxyredoxine comme protéine d'échafaudage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2022122998. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for the affinity purification of recombinant proteins based on the lectin affinity of the CRD of a Galectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Yelehe-Okouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2017194888. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé enzymatique d'élimination du sulfite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Talfournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2018130760. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4919,114 +5053,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymologie du mécanisme de régulation des Peroxyrédoxines par suroxydation au cours de la signalisation cellulaire redox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université de Lorraine, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020LORR0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02962966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5173,51 +5307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215148v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perchat-Varlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2024.0685" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05143647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5c00128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03595966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Canonico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mazon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hidalgo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nh00037g" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02430577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rzeigui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Khiari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02916" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917419v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schackmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Wesemann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10081125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02473398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Libiad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukhenouna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toledano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04471" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Yelehe-Okouma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2019.8.2.91" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Si Ahmed Zennia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carrasco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jolly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanbo Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0003-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07475" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bersweiler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nCHeMBIO.2412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ramalanjaona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.047" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054806v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph-Olivier Moussodia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01680" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2014.03.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPC7L4L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.04.070" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01682337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.035352" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;chade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sanglier-Cianferani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800493200" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Bouillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2005.05.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32LXKZ8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407464200" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225704v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canonico Florent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02997785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecordier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Toledano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Stojko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742100v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012191v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012190v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talfournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02962966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0083" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05586060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wisniewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bzal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126523" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perchat-Varlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2024.0685" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05143647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5c00128" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130280" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00792" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03595966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Canonico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mazon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hidalgo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nh00037g" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02473398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Libiad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukhenouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toledano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04471" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02430577v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rzeigui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Khiari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02916" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schackmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Wesemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10081125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Yelehe-Okouma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghoul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2019.8.2.91" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Si Ahmed Zennia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carrasco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jolly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanbo Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0003-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bersweiler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nCHeMBIO.2412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07475" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ramalanjaona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054806v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph-Olivier Moussodia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01680" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2014.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPC7L4L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.04.070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01682337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.035352" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;chade" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sanglier-Cianferani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800493200" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Bouillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2005.05.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32LXKZ8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407464200" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225704v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canonico Florent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02997785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Toledano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744957v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Stojko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talfournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02962966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0083" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>