--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -1048,429 +1048,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a key conformational transition in the mechanism of peroxiredoxin sulfinylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strengthening Peptoid Helicity through Sequence Site-Specific Positioning of Amide Cis-Inducing Nt Bu monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Rzeigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Toledano</w:t>
+                <w:t xml:space="preserve">Jameleddine Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (5), pp.3326-3339. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (4), pp.2190-2201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b02916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473398v1</w:t>
+                <w:t xml:space="preserve">hal-02430577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening Peptoid Helicity through Sequence Site-Specific Positioning of Amide Cis-Inducing Nt Bu monomers</w:t>
+                <w:t xml:space="preserve">Thiol Redox Regulation of Plant β-Carbonic Anhydrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Rzeigui</w:t>
+                <w:t xml:space="preserve">Anna Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+                <w:t xml:space="preserve">Alexander Schackmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jouffret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jameleddine Khiari</w:t>
+                <w:t xml:space="preserve">Corinna Wesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85 (4), pp.2190-2201. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b02916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom10081125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430577v1</w:t>
+                <w:t xml:space="preserve">hal-02917419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol Redox Regulation of Plant β-Carbonic Anhydrase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of a key conformational transition in the mechanism of peroxiredoxin sulfinylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Dreyer</w:t>
+                <w:t xml:space="preserve">Marouane Libiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Schackmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Chibani</w:t>
+                <w:t xml:space="preserve">Samia Boukhenouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinna Wesemann</w:t>
+                <w:t xml:space="preserve">Michel Toledano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (8), pp.1125. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.3326-3339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom10081125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917419v1</w:t>
+                <w:t xml:space="preserve">hal-02473398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRD SAT generated by pCARGHO: A new efficient lectin-based affinity tag method for safe, simple and low-cost protein purification</w:t>
               </w:r>
@@ -1508,51 +1508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Groshenry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (4), pp.e1800214. </w:t>
@@ -1880,51 +1880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Boufenzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1969,295 +1969,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scaffold protein that chaperones a cysteine-sulfenic acid in H2O2 signaling</w:t>
+                <w:t xml:space="preserve">Homogeneous and Robust Polyproline Type I Helices from Peptoids with Nonaromatic α-Chiral Side Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bersweiler</w:t>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît d'Autréaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hortense Mazon</w:t>
+                <w:t xml:space="preserve">Geoffrey Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gemma Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (8), pp.909 - 915. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (38), pp.13533 - 13540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nCHeMBIO.2412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b07475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652643v1</w:t>
+                <w:t xml:space="preserve">hal-01656039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous and Robust Polyproline Type I Helices from Peptoids with Nonaromatic α-Chiral Side Chains</w:t>
+                <w:t xml:space="preserve">A scaffold protein that chaperones a cysteine-sulfenic acid in H2O2 signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roy</w:t>
+                <w:t xml:space="preserve">Antoine Bersweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Dumonteil</w:t>
+                <w:t xml:space="preserve">Benoît d'Autréaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+                <w:t xml:space="preserve">Gemma Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (38), pp.13533 - 13540. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (8), pp.909 - 915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b07475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nCHeMBIO.2412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656039v1</w:t>
+                <w:t xml:space="preserve">hal-01652643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between dietary bioactive peptides of short length and bile salts in submicellar or micellar state</w:t>
               </w:r>
@@ -3535,277 +3535,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the mechanism of the peroxiredoxin decamer interaction with its reductase sulfiredoxin from the single molecule to the solution scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cianférani</w:t>
+                <w:t xml:space="preserve">Enzymology of peroxiredoxin redox modification by sulfinylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kriznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Libiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Toledano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd MOSBRI Scientific Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Zaragoza, Jun 2023, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">GDR NADPH Oxydase-Stress Oxydant &amp; Club Oxydase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225704v1</w:t>
+                <w:t xml:space="preserve">hal-05215179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymology of peroxiredoxin redox modification by sulfinylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Toledano</w:t>
+                <w:t xml:space="preserve">Probing the mechanism of the peroxiredoxin decamer interaction with its reductase sulfiredoxin from the single molecule to the solution scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canonico Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cianférani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NADPH Oxydase-Stress Oxydant &amp; Club Oxydase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">2nd MOSBRI Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zaragoza, Jun 2023, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215179v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient new lectin-based affinity tag allowing simple, safe and low-cost recombinant protein purification</w:t>
               </w:r>
@@ -3843,51 +3843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Symposium on BioChromatography and Nanoseparations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
@@ -4069,51 +4069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a determinant conformational transition in peroxiredoxin sulfinylation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Libiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4177,51 +4177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox regulation : insights into the interaction mechanism of sulfiredoxin with peroxiredoxin and ATP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonico Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4302,51 +4302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox signaling : insights into the interaction mechanism of sulfiredoxin with peroxiredoxin and ATP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonico Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,51 +5307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05586060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wisniewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bzal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126523" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perchat-Varlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2024.0685" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05143647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5c00128" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130280" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00792" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03595966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Canonico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mazon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hidalgo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nh00037g" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02473398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Libiad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukhenouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toledano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04471" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02430577v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rzeigui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Khiari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02916" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schackmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Wesemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10081125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Yelehe-Okouma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghoul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2019.8.2.91" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Si Ahmed Zennia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carrasco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jolly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanbo Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0003-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bersweiler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nCHeMBIO.2412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07475" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ramalanjaona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054806v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph-Olivier Moussodia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01680" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2014.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPC7L4L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.04.070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01682337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.035352" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;chade" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sanglier-Cianferani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800493200" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Bouillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2005.05.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32LXKZ8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407464200" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225704v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canonico Florent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02997785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Toledano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744957v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Stojko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talfournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02962966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0083" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05586060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wisniewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bzal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126523" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perchat-Varlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2024.0685" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05143647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5c00128" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130280" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00792" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03595966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Canonico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mazon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hidalgo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nh00037g" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02430577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rzeigui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Khiari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02916" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schackmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Wesemann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10081125" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02473398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Libiad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukhenouna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toledano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Yelehe-Okouma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghoul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2019.8.2.91" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Si Ahmed Zennia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carrasco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jolly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanbo Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0003-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dumonteil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07475" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bersweiler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nCHeMBIO.2412" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ramalanjaona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054806v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph-Olivier Moussodia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01680" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2014.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPC7L4L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.04.070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01682337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.035352" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;chade" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sanglier-Cianferani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800493200" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03347528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Bouillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2005.05.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32LXKZ8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407464200" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05215179v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canonico Florent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02997785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Toledano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01744957v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Stojko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01742100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talfournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02962966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0083" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>