--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2746,265 +2746,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonmonotonically decreasing relaxation approach of Lyapunov functions to guaranteed cost control for discrete fuzzy systems</w:t>
+                <w:t xml:space="preserve">A novel control design for delayed teleoperation based on delay-scheduled Lyapunov-Krasovskii functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohei Inoue</w:t>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying-Jen Chen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2013.1132⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2014.883464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410453v1</w:t>
+                <w:t xml:space="preserve">hal-00939507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel control design for delayed teleoperation based on delay-scheduled Lyapunov-Krasovskii functionals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nonmonotonically decreasing relaxation approach of Lyapunov functions to guaranteed cost control for discrete fuzzy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Jen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+                <w:t xml:space="preserve">Hiroshi Ohtake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hua O. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (16), pp.1716 - 1722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2014.883464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2013.1132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939507v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande sous optimale par retour de sortie pour le suivi de trajectoires des modèles TS incertains</w:t>
               </w:r>
@@ -3159,51 +3159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3405,51 +3405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (7), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3839,260 +3839,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Tagaki-Sugeno models for control: Where are we?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Triangulation Approach to Asymptotically Exact Conditions for Fuzzy Summations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ariño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2009.01.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (5), pp.985-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2009.2019124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519406v1</w:t>
+                <w:t xml:space="preserve">hal-00519415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Triangulation Approach to Asymptotically Exact Conditions for Fuzzy Summations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete Tagaki-Sugeno models for control: Where are we?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Sala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ariño</w:t>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (1), pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2009.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2009.2019124⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519415v1</w:t>
+                <w:t xml:space="preserve">hal-00519406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Takagi-Sugeno's Fuzzy Models: Reduction of the Number of LMI in fuzzy control techniques</w:t>
               </w:r>
@@ -5883,286 +5883,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust relay control for buck converters : experimental application</w:t>
+                <w:t xml:space="preserve">Dynamically Closed-Loop Controlled Soft Robotic Arm using a Reduced Order Finite Element Model with State Observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubacar Ndoye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+                <w:t xml:space="preserve">Robert K Katzschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 2019 International Conference on Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Séoul, South Korea. pp.717-724</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344388v2</w:t>
+                <w:t xml:space="preserve">hal-02078809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Closed-Loop Controlled Soft Robotic Arm using a Reduced Order Finite Element Model with State Observer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Goury</w:t>
+                <w:t xml:space="preserve">Robust relay control for buck converters : experimental application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2019 International Conference on Soft Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078809v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability pre-verification of silicone soft robots based on finite-element method</w:t>
               </w:r>
@@ -6847,51 +6847,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliminating the parameter-dependence of recent LMI results on controller design of descriptor systems</w:t>
+                <w:t xml:space="preserve">Nested Control Laws for H∞ Disturbance Rejection Based on Continuous-Time Takagi-Sugeno Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymundo Márquez Borbόn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
@@ -6909,106 +6909,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. </w:t>
+              <w:t xml:space="preserve">CESCIT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maribor, Slovenia. pp.282 - 287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7338000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.08.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410408v1</w:t>
+                <w:t xml:space="preserve">hal-01410317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested Control Laws for H∞ Disturbance Rejection Based on Continuous-Time Takagi-Sugeno Models</w:t>
+                <w:t xml:space="preserve">Eliminating the parameter-dependence of recent LMI results on controller design of descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymundo Márquez Borbόn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
@@ -7026,82 +7026,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESCIT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maribor, Slovenia. pp.282 - 287, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.08.145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7338000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410317v1</w:t>
+                <w:t xml:space="preserve">hal-01410408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupled Nested LMI conditions for Takagi-Sugeno Observer Design</w:t>
               </w:r>
@@ -7878,273 +7878,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$H_{\infty}$ Robust Control Design for Teleoperation Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">$H_{\infty}$ Control of Delayed Teleoperation Systems under Polytopic-Type Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Robust Control Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682948v1</w:t>
+                <w:t xml:space="preserve">hal-00684710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$H_{\infty}$ Control of Delayed Teleoperation Systems under Polytopic-Type Uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">$H_{\infty}$ Robust Control Design for Teleoperation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">7th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684710v1</w:t>
+                <w:t xml:space="preserve">hal-00682948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$H_{\infty}$ Control Design for Novel Teleoperation System Scheme: A Discrete Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Workshop on Time Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8169,77 +8169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking improvement based on the Proxy control scheme for bilateral teleoperation system under time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8303,51 +8303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED'11, 19th IEEE Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.ThCT1.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8372,77 +8372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel control scheme for teleoperation with guaranteed performance under time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th Chinese Control and Decision Conference (CCDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Mianyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8506,51 +8506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC TDS 2010 - 9th IFAC Workshop on Time Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8601,51 +8601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8709,51 +8709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDS'09, 8th IFAC Workshop on Time Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8804,51 +8804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8925,51 +8925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC'09, 48th IEEE Conf. on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9033,51 +9033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROCOND'09, 6th IFAC Symposium on Robust Control Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9128,51 +9128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9805,64 +9805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Design for Teleoperation over Unreliable Networks: A Predictor-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vyhlidal; Lafay; Sipahi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (2), Springer International Publishing, pp.87-100, 2014, Advances in Delays and Dynamics, 978-3-319-01695-5. </w:t>
@@ -9926,51 +9926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sipahi, R.; Vyhlidal, T.; Niculescu, S.-I.; Pepe, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time Delay Systems: Methods, Applications and New Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.253-264, 2012, Lecture Notes in Control and Information Sciences, </w:t>
@@ -10046,51 +10046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10657,51 +10657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Navez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;nager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3552353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Xun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3386393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Koehler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Morales Bieze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Okamura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3277068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3211091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105618" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Amehri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3147890" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054840" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3144353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03990566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thieffry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2953624" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051609" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3097662" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maalej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2876734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo M&#225;rquez Borb&#972;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2728522" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Largilliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkai Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2017.0079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.05.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.12.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.01.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-016-0404-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2378173" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Inoue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Jen Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ohtake" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua O. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2013.1132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.883464" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.397-420" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2159793" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2011.05.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7NDWQV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2122690" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LSHGJQR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2008.928602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.10.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXFPQ843-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.01.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFZB9H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ari&#241;o" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2009.2019124" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2008.927263" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.914278" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vermeiren" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rago-Tirmant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLPX0B6S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tirmant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.02.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNHWKV3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tirmant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.535-561" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DKWW932H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alessandrini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Shi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Wurdemann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101252v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft55895.2023.10122081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft48309.2020.9116002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344388v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ndoye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030179" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K Katzschmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794370" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314951" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7338000" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.08.145" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01607" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891868" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858935" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248969v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808870" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00165" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622474" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684710v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683868v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602337v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359478v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHICC.2008.4605866" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162127v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Wigneron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldteufel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162128v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400799v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3319-9_8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410494v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25221-1_19" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DDVL4W5N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-85594-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128986v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02395614v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Navez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;nager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3552353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Xun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3386393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Koehler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Morales Bieze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Okamura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3277068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3211091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105618" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Amehri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3147890" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054840" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3144353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03990566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thieffry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2953624" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051609" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3097662" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maalej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2876734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo M&#225;rquez Borb&#972;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2728522" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Largilliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkai Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2017.0079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.05.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.12.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.01.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-016-0404-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2378173" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.883464" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Inoue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Jen Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ohtake" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua O. Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2013.1132" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.397-420" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2159793" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2011.05.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7NDWQV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2122690" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LSHGJQR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2008.928602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.10.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXFPQ843-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ari&#241;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2009.2019124" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.01.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFZB9H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2008.927263" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.914278" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vermeiren" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rago-Tirmant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLPX0B6S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tirmant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.02.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNHWKV3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tirmant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.535-561" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DKWW932H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alessandrini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Shi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Wurdemann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101252v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft55895.2023.10122081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft48309.2020.9116002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K Katzschmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344388v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ndoye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030179" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794370" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314951" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410317v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.08.145" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410408v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7338000" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01607" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891868" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858935" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248969v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808870" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00165" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622474" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684710v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682948v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683868v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602337v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359478v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHICC.2008.4605866" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162127v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Wigneron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldteufel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162128v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400799v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3319-9_8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410494v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25221-1_19" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DDVL4W5N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-85594-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128986v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02395614v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>