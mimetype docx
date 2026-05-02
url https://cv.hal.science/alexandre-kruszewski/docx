--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -823,226 +823,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM-based Reachable Workspace Estimation of Soft Robots using an Interval Analysis approach</w:t>
+                <w:t xml:space="preserve">Position-Access Workspace of Slender Soft Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Amehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4054840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913432v1</w:t>
+                <w:t xml:space="preserve">hal-03912828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position-Access Workspace of Slender Soft Manipulators</w:t>
+                <w:t xml:space="preserve">FEM-based Reachable Workspace Estimation of Soft Robots using an Interval Analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Amehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4054840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03912828v1</w:t>
+                <w:t xml:space="preserve">hal-03913432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent-Input-Disturbance-Based Dynamic Tracking Control for Soft Robots via Reduced-Order Finite-Element Models</w:t>
               </w:r>
@@ -2746,265 +2746,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel control design for delayed teleoperation based on delay-scheduled Lyapunov-Krasovskii functionals</w:t>
+                <w:t xml:space="preserve">A nonmonotonically decreasing relaxation approach of Lyapunov functions to guaranteed cost control for discrete fuzzy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+                <w:t xml:space="preserve">Kohei Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ying-Jen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Ohtake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua O. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2014.883464⟩</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (16), pp.1716 - 1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2013.1132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939507v1</w:t>
+                <w:t xml:space="preserve">hal-01410453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonmonotonically decreasing relaxation approach of Lyapunov functions to guaranteed cost control for discrete fuzzy systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel control design for delayed teleoperation based on delay-scheduled Lyapunov-Krasovskii functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Ohtake</w:t>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua O. Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (16), pp.1716 - 1722. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2013.1132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2014.883464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410453v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande sous optimale par retour de sortie pour le suivi de trajectoires des modèles TS incertains</w:t>
               </w:r>
@@ -3159,51 +3159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3244,480 +3244,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00602327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converging algorithm for a class of BMI applied on state dependant stabilization of switched systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete and intersample analysis of systems with aperiodic sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2011.05.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (7), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2122690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625666v1</w:t>
+                <w:t xml:space="preserve">hal-00576366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete and intersample analysis of systems with aperiodic sampling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Converging algorithm for a class of BMI applied on state dependant stabilization of switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.647-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2011.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2122690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00576366v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A membership-function-dependent approach for stability analysis and controller synthesis of Takagi-Sugeno models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control Law Proposition for the Stabilization of Discrete Takagi-Sugeno Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 160 (19), pp.2776-2795. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (3), pp.724-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2009.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2008.928602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519421v1</w:t>
+                <w:t xml:space="preserve">hal-00519427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Law Proposition for the Stabilization of Discrete Takagi-Sugeno Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A membership-function-dependent approach for stability analysis and controller synthesis of Takagi-Sugeno models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 160 (19), pp.2776-2795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2009.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2008.928602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00519427v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output feedback LMI tracking control conditions with H∞ criterion for uncertain and disturbed T–S models</w:t>
               </w:r>
@@ -5883,520 +5883,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Closed-Loop Controlled Soft Robotic Arm using a Reduced Order Finite Element Model with State Observer</w:t>
+                <w:t xml:space="preserve">Robust relay control for buck converters : experimental application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert K Katzschmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Goury</w:t>
+                <w:t xml:space="preserve">Aboubacar Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2019 International Conference on Soft Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078809v1</w:t>
+                <w:t xml:space="preserve">hal-02344388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust relay control for buck converters : experimental application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+                <w:t xml:space="preserve">Controllability pre-verification of silicone soft robots based on finite-element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+              <w:t xml:space="preserve">ICRA 2019 - International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.7395-7400, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344388v2</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability pre-verification of silicone soft robots based on finite-element method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thieffry</w:t>
+                <w:t xml:space="preserve">Model-free control of LTI systems: An algebraic state estimation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Duriez</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Belkoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2019 - International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.7395-7400, </w:t>
+              <w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia. pp.30-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/STA.2017.8314951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403899v1</w:t>
+                <w:t xml:space="preserve">hal-02403910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free control of LTI systems: An algebraic state estimation approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Maalej</w:t>
+                <w:t xml:space="preserve">Dynamically Closed-Loop Controlled Soft Robotic Arm using a Reduced Order Finite Element Model with State Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K Katzschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 2019 International Conference on Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Séoul, South Korea. pp.717-724</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403910v1</w:t>
+                <w:t xml:space="preserve">hal-02078809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Order Control of Soft Robots with Guaranteed Stability</w:t>
               </w:r>
@@ -6847,51 +6847,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested Control Laws for H∞ Disturbance Rejection Based on Continuous-Time Takagi-Sugeno Models</w:t>
+                <w:t xml:space="preserve">Eliminating the parameter-dependence of recent LMI results on controller design of descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymundo Márquez Borbόn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
@@ -6909,106 +6909,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESCIT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maribor, Slovenia. pp.282 - 287, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.08.145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7338000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410317v1</w:t>
+                <w:t xml:space="preserve">hal-01410408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliminating the parameter-dependence of recent LMI results on controller design of descriptor systems</w:t>
+                <w:t xml:space="preserve">Nested Control Laws for H∞ Disturbance Rejection Based on Continuous-Time Takagi-Sugeno Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymundo Márquez Borbόn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
@@ -7026,106 +7026,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. </w:t>
+              <w:t xml:space="preserve">CESCIT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maribor, Slovenia. pp.282 - 287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7338000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.08.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410408v1</w:t>
+                <w:t xml:space="preserve">hal-01410317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupled Nested LMI conditions for Takagi-Sugeno Observer Design</w:t>
+                <w:t xml:space="preserve">Non-quadratic stabilization of second order continuous Takagi-Sugeno descriptor systems via line-integral Lyapunov function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymundo Márquez Borbόn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
@@ -7143,303 +7143,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.7994 - 7999, </w:t>
+              <w:t xml:space="preserve">Fuzzy Systems (FUZZ-IEEE), 2014 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410426v1</w:t>
+                <w:t xml:space="preserve">hal-01410479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-quadratic stabilization of second order continuous Takagi-Sugeno descriptor systems via line-integral Lyapunov function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+                <w:t xml:space="preserve">Permanent Magnet Synchronous Motor control via Parameter Dependent Relay Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Systems (FUZZ-IEEE), 2014 IEEE International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China. </w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410479v1</w:t>
+                <w:t xml:space="preserve">hal-00957800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Magnet Synchronous Motor control via Parameter Dependent Relay Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+                <w:t xml:space="preserve">Decoupled Nested LMI conditions for Takagi-Sugeno Observer Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo Márquez Borbόn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Portland, United States. </w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.7994 - 7999, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6858935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957800v1</w:t>
+                <w:t xml:space="preserve">hal-01410426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivative based control for LPV system with unknown parameters: An application on a Permanent Magnet Synchronous Motors</w:t>
               </w:r>
@@ -7878,368 +7878,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$H_{\infty}$ Control of Delayed Teleoperation Systems under Polytopic-Type Uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">$H_{\infty}$ Robust Control Design for Teleoperation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">7th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684710v1</w:t>
+                <w:t xml:space="preserve">hal-00682948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$H_{\infty}$ Robust Control Design for Teleoperation Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">$H_{\infty}$ Control Design for Novel Teleoperation System Scheme: A Discrete Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Robust Control Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">10th IFAC Workshop on Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682948v1</w:t>
+                <w:t xml:space="preserve">hal-00683868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$H_{\infty}$ Control Design for Novel Teleoperation System Scheme: A Discrete Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">$H_{\infty}$ Control of Delayed Teleoperation Systems under Polytopic-Type Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Workshop on Time Delay Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683868v2</w:t>
+                <w:t xml:space="preserve">hal-00684710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking improvement based on the Proxy control scheme for bilateral teleoperation system under time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8290,64 +8290,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED'11, 19th IEEE Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.ThCT1.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8372,77 +8372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel control scheme for teleoperation with guaranteed performance under time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th Chinese Control and Decision Conference (CCDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Mianyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8506,51 +8506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC TDS 2010 - 9th IFAC Workshop on Time Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8601,51 +8601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8709,51 +8709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDS'09, 8th IFAC Workshop on Time Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8772,135 +8772,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00419444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output control with Internet-in-the-loop : An event-driven realization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjuan Jiang</w:t>
+                <w:t xml:space="preserve">Improved stability conditions for sampled data systems with jitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STMAC'09, Int. Conf. on Systems Theory - Modelling, Analysis &amp; Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Fes, Morocco</w:t>
+              <w:t xml:space="preserve">ROCOND'09, 6th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00359478v1</w:t>
+                <w:t xml:space="preserve">inria-00419438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching controller for stabilization of linear systems with switched time-varying delays</w:t>
               </w:r>
@@ -8925,51 +8925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC'09, 48th IEEE Conf. on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8988,135 +8988,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00419360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved stability conditions for sampled data systems with jitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+                <w:t xml:space="preserve">Output control with Internet-in-the-loop : An event-driven realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCOND'09, 6th IFAC Symposium on Robust Control Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">STMAC'09, Int. Conf. on Systems Theory - Modelling, Analysis &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00419438v1</w:t>
+                <w:t xml:space="preserve">inria-00359478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gain scheduling strategy for the control and estimation of a remote robot via Internet</w:t>
               </w:r>
@@ -9128,51 +9128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9292,73 +9292,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium Recent Advances in Quantitative Remote Sensing, - RAQRS'II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">1st Workshop on Remote Sensing and Modeling of Surface Properties 20-22 June 2006 Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162127v1</w:t>
+                <w:t xml:space="preserve">hal-00162128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in modelling the land surface emission at L-band - Application to L-MEB in the operational SMOS algorithm</w:t>
               </w:r>
@@ -9417,73 +9417,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Remote Sensing and Modeling of Surface Properties 20-22 June 2006 Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium Recent Advances in Quantitative Remote Sensing, - RAQRS'II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162128v1</w:t>
+                <w:t xml:space="preserve">hal-00162127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9805,64 +9805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Design for Teleoperation over Unreliable Networks: A Predictor-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vyhlidal; Lafay; Sipahi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (2), Springer International Publishing, pp.87-100, 2014, Advances in Delays and Dynamics, 978-3-319-01695-5. </w:t>
@@ -9926,230 +9926,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sipahi, R.; Vyhlidal, T.; Niculescu, S.-I.; Pepe, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time Delay Systems: Methods, Applications and New Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.253-264, 2012, Lecture Notes in Control and Information Sciences, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25221-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networked control and observation for Master-Slave systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Balachandran, Balakumar; Kalmár-Nagy, Tamás; Gilsinn, David E. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delay Differential Equations: Recent Advances and New Directions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science + Business Media, pp.31-54, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-387-85594-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10159,51 +10147,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot-Assisted SpiderMass for in vivo Real-Time Topography Mass Spectrometry Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10255,51 +10243,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10309,100 +10297,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois de commande pour une classe de modèles non linéaires sous la forme Takagi-Sugeno : Mise sous forme LMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Valenciennes et du Hainaut-Cambresis, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00128986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10412,105 +10400,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are polytopic control design methods suitable for the next robotic control challenges?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université de Lille, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02395614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId243"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10657,51 +10645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Navez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;nager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3552353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Xun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3386393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Koehler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Morales Bieze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Okamura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3277068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3211091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105618" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Amehri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3147890" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054840" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3144353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03990566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thieffry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2953624" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051609" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3097662" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maalej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2876734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo M&#225;rquez Borb&#972;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2728522" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Largilliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkai Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2017.0079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.05.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.12.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.01.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-016-0404-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2378173" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.883464" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Inoue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Jen Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ohtake" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua O. Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2013.1132" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.397-420" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2159793" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2011.05.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7NDWQV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2122690" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LSHGJQR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2008.928602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.10.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXFPQ843-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ari&#241;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2009.2019124" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.01.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFZB9H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2008.927263" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.914278" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vermeiren" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rago-Tirmant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLPX0B6S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tirmant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.02.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNHWKV3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tirmant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.535-561" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DKWW932H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alessandrini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Shi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Wurdemann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101252v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft55895.2023.10122081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft48309.2020.9116002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K Katzschmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344388v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ndoye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030179" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794370" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314951" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410317v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.08.145" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410408v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7338000" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01607" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891868" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858935" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248969v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808870" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00165" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622474" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684710v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682948v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683868v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602337v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359478v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHICC.2008.4605866" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162127v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Wigneron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldteufel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162128v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400799v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3319-9_8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410494v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25221-1_19" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DDVL4W5N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-85594-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128986v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02395614v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Navez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;nager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3552353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Xun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3386393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Koehler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Morales Bieze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Okamura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3277068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3211091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105618" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Amehri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3147890" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3144353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03990566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thieffry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2953624" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051609" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3097662" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maalej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2876734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo M&#225;rquez Borb&#972;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2728522" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Largilliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkai Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2017.0079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.05.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.12.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.01.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-016-0404-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2378173" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Inoue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Jen Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ohtake" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua O. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2013.1132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.883464" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.397-420" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2159793" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2122690" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00625666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2011.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7NDWQV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2008.928602" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LSHGJQR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.10.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXFPQ843-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ari&#241;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2009.2019124" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.01.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFZB9H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2008.927263" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.914278" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vermeiren" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rago-Tirmant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLPX0B6S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tirmant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.02.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNHWKV3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tirmant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.535-561" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DKWW932H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alessandrini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Shi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Wurdemann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101252v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft55895.2023.10122081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft48309.2020.9116002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344388v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ndoye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030179" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794370" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314951" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K Katzschmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7338000" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.08.145" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891868" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957800v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6858935" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410426v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01607" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248969v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808870" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00165" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622474" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683868v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684710v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602337v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685162v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419438v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359478v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHICC.2008.4605866" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162128v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Wigneron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldteufel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162127v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400799v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3319-9_8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410494v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01695-5_7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25221-1_19" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519520v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-85594-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128986v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02395614v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>