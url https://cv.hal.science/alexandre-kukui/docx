--- v0 (2026-03-09)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre KUKUI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Bench for Lightweight Balloon‐Borne Water Vapor Sensors for Upper Troposphere and Stratosphere Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (5), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/met.70101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05352681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of summertime photochemical aging on the physicochemical properties of aerosols in a Paris suburban forest region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenjie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-2667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-lived organic nitrates in a suburban temperate forest: an indication of efficient assimilation of reactive nitrogen by the biosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (11), pp.5893-5909. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-5893-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Sources, sinks, and lifetime of NO x in a suburban temperate forest at night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (20), pp.11603-11618. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-11603-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO3 reactivity during a summer period in a temperate forest below and above the canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Türk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schuladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.8983-8997. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-8983-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Criegee intermediates in the formation of sulfuric acid at a Mediterranean (Cape Corsica) site under influence of biogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (17), pp.13333 - 13351. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-13333-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of methylglyoxal using proton transfer reaction time-of-flight mass spectrometry and comparison to the DNPH–HPLC–UV method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.5729-5740. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-11-5729-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope mass balance of atmospheric nitrate at Dome C, East Antarctica, during the OPALE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Vicars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.2659-2673. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-2659-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01282571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual variability of surface ozone at coastal (Dumont d'Urville, 2004-2014) and inland (Concordia, 2007-2014) sites in East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel E Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne E Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (12), pp.8053 - 8069. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-8053-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of atmospheric nanoparticle formation from emissions of marine microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.6596-6603. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01344534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric nitrogen oxides (NO and NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ) at Dome C, East Antarctica, during the OPALE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. K. Roscoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.7859-7875. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-7859-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01178180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde (HCHO) in air, snow, and interstitial air at Concordia (East Antarctic Plateau) in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.6689-6705. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6689-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Dependence of Butyl Nitrate Formation in the Reaction of Butylperoxy Radicals with Nitrogen Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (19), pp.4408-4417. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509427x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope mass balance of atmospheric nitrate at Dome C, East Antarctica, during the OPALE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vicars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.24041-24083. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acpd-15-24041-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03577055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the unknown HONO daytime source at a European suburban site during the MEGAPOLI summer and winter field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.2805-2822. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-2805-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the chemical production of methyl nitrate from the NO + CH 3 O 2 reaction on the global distributions of alkyl nitrates, nitrogen oxides and tropospheric ozone: a global modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ziereis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. M. Brenninkmeijer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.2363-2382. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-2363-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mixing ratios of atmospheric nitrous acid (HONO) at Concordia (East Antarctic Plateau) in summer: a strong source from surface snow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th Bartels-Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.9963-9976. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-9963-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and RO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radicals at Dome C, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Loisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.12373-12392. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-12373-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigations of IO, BrO, and NO2 summer atmospheric levels at a coastal East Antarctic site using mode-locked cavity enhanced absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.791-796. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GRL.50154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure and Temperature Dependence of Methyl Nitrate Formation in the CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;+NO Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (24), pp.5972-5980. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp210710d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and RO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radicals at the coastal Antarctic site of Dumont d'Urville (East Antarctica) in summer 2010-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D12), pp.D12310. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JD017614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidant Production over Antarctic Land and its Export (OPALE) project: An overview of the 2010-2011 summer campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kerbrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D15), pp.D15307. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD017145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (24), pp.11951-11974. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Dependence of Iso-Propyl Nitrate Formation in the i-C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + NO Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (7-8), pp.1025-1038. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2010.6139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure and temperature dependence of ethyl nitrate formation in the C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + NO reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (2), pp.956-964. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp910003a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor effect on the HNO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; yield in the HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + NO reaction: Experimental and theoretical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (42), pp.11327-11342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp811428p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of regional-scale and convective transports on tropospheric ozone chemistry revealed by aircraft observations during the wet season of the AMMA campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-9-383-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical ionisation mass spectrometer for measurements of OH and Peroxy radical concentrations in moderately polluted atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (2), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10874-009-9130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the new HNO3-forming channel of the HO2+NO reaction on tropospheric HNO3, NOx, HOx and ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Chipperfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (14), pp.4061-4068. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-8-4061-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HNO3 Forming Channel of the HO2 + NO Reaction as a Function of Pressure and Temperature in the Ranges of 72-600 Torr and 223-323 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (37), pp.9047 -9053. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp074117m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the OH-Initiated Oxidation of Hydroxyacetone over the Temperature Range 236-298 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.6833-6843. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp056345rS1089-5639(05)06345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the OH-Initiated Oxidation of Glycolaldehyde over the Temperature Range 233−296 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (50), pp.13492-13499. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp064993k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Nitric Acid in the Gas-Phase HO2 + NO Reaction: Effects of Temperature and Water Vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.6509-6520. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp051534v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching Fractions for H 2 O Forming Channels of the Reaction of OH Radicals with Acetaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (7), pp.1160-1168. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp036740m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Constant and Mechanism of the Reaction of OH Radicals with Acetic Acid in the Temperature Range of 229−300 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (34), pp.7021-7026. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp048444v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Reactions of OH Radicals with Dimethyl Sulfoxide and Methane Sulfinic Acid Using Turbulent Flow Reactor and Chemical Ionization Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Borissenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (30), pp.5732-5742. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0276911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of SO 2 Formation in the Reactions of CH 3 SO Radical with NO 2 and O 3 in Relation with the Atmospheric Oxidation Mechanism of Dimethyl Sulfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Borissenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (8), pp.1155-1161. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp021701g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Spectrometric Studies of Physical, Thermochemical and Reactive Properties of Xenon Fluorides, Xenon Oxides and Xenon Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aparina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Loboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.233-246. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the Reaction of CH 3 SO with NO 2 in Relation to Atmospheric Oxidation of Dimethyl Sulfide: Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bossoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (5), pp.935-946. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp993158i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the thermal decomposition of several β-chloroalkoxy radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (2), pp.175-178. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b007644i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism and rate constants for the reactions of Cl atoms with HOCl, CH3OCl and tert-C4H9OCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roggenbuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101 (2), pp.281-286. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19971010217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaskinetic Investigation of HOBr Reactions with CI(2P), O(3P) and OH(2II). The Reaction of BrCl with OH(2II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Benter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100 (4), pp.455-461. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19961000409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldehyde Formation in the Reaction of Methoxy Radicals with NO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.W. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (12), pp.1565-1567. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.199500126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Rate Constants and Product Branching Ratios for the Reactions of CH 3 O 2 and CH 3 O with Cl Atoms at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (8), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.199500031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the product branching ratio in the reaction of NO3 with OCl at 300 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 98 (12), pp.1619-1621. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19940981219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the rate constant and of product branching ratios in the reaction of CH3O2 with OCl between 233 and 300 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 98 (10), pp.1298-1302. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19940981013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate measurement and mechanism determination of H + KrF2 reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Aleinikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kashtanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58 (2-3), pp.255. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1139(00)80708-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric determination of the rate constants for the reactions of H atoms with fluorine molecules, xenon and krypton fluorides at 298-505 K. 2. Reaction H+KrF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Aleinikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kashtanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimicheskaya Fizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (8), pp.1121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric determination of the rate constants for the reactions of H atoms with fluorine molecules, xenon and krypton fluorides at 298-505 K. 1. Reactions H+F2, H+XeF2, XeF4, XeF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Aleinikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kashtanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimicheskaya Fizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (8), pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of reactions between O( 3P) oxygen atoms and CF2(1A1) and CF2(3B1) radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 7 (5), pp.1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric studies of oxygen atom reaction with tetrafluoroethylene and CF2, CF3 and FCO radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (12), pp.3368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric study of reactions in the system F+C2F4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (11), pp.1109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric determination of the diffusion coefficients of hydrogen, oxygen and nitrogen atoms and H2 and O2 molecules in helium at temperatures 205-490 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (5), pp.1109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigation of the elementary gas phase reactions in the H+O2+O3 system. The reactions H+OH(v&amp;gt;6) =&amp;gt; H2(v=5)+O and H+H2(v=5) =&amp;gt; H2(v&amp;lt;4)+H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ponomarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Tal'Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4 (10), pp.2215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigation of the elementary gas phase reactions in the H+O2+O3 system. Singlet oxygen formation in the reactions of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Tal'Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimicheskaya Fizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 8 (3), pp.383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigation of the elementary gas phase reactions in the H+O2+O3 system. The H+O3 =&amp;gt; OH(v)+O2 and H+O3 =&amp;gt; HO2+O reaction channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ponomarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Tal'Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4 (10), pp.2199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical budgets of OH, HO2+RO2 and H2SO4 in a sub-urban temperate forest near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05202025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of H2SO4 and its role in the NPF events observed in in a sub-urban temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05203006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of trace gases above & below a forest canopy during ACROSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of organic and inorganic composition in the Rambouillet Forest during ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on selected measurements in the canopy of a Rambouillet forest site during the ACROSS field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on tropospheric H2SO4 production from Criegee intermediates + SO2: a comprehensive laboratory chamber study using the highly instrumented HELIOS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ROx radical chemistry during the ChArMEx field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and modeling of the spectral properties of sunlight at the irradiated volume and surface of an indoor environment: The impact on the oxidation capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Society of Indoor Air Quality and Climate: Creative and Smart Solutions for Better Built Environments, Indoor Air 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of photocatalytic paints on indoor VOCs in a full-scale study: Focus on regulated and reactive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime- Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Society of Indoor Air Quality and Climate: Creative and Smart Solutions for Better Built Environments, Indoor Air 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical measurements at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lille &amp; Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chamber measurements of H2SO4: characterization of formation and loss rates during the ozonolysis and aerosol formation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber studies of the ozonolysis of several alkenes: gas-phase products and particle formation induced by SO2 oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of OH and RO2 radicals in presence of TiO2 nanoparticles embedded in paints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality and Climate, INDOOR AIR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheric impact of Monoterpene ozonolysis intermediates: rate constant and secondary organic aerosol formation within SO2 oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Chinese Conference oinsu-03520109n Atmospheric Environmental Science and Technology &amp; the 2018 Annual Meeting of the Committee for Atmospheric Environment of Chinese Society for Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of unsaturated BVOCs in the presence of SO2: formation of Stabilised Criegee Intermediates, their reactivity and role in the particle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Ait-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018, Proceedings from the conference held 4-13 April, 2018 in Vienna, Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of organic and inorganic gases during New Particle Formation (NPF) events at the Mediterranean remote site of ERSA in Cape-Corsica during the summer of 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Measurements of Methyl Ethyl Ketone (MEK) Photolysis Rates and Their Relevance to Global Oxidative Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Ravishankara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of acetone oxide stabilized Criegee intermediate with SO2, NO2, H2O and O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Daële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.10117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01323521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbitrap-based mass analyser for in-situ characterization of asteroids: ILMA, Ion Laser Mass Analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thirkell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzi Aradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 2014 - Asteroids, Comets, Meteors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Helsinki, Finland. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH and RO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radicals at Dome C (East Antarctica): first observations and assessment of photochemical budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Loisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kerbrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01552493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor enhancement of the HNO3 yield in the HO2 + NO reaction and its impact on the atmospheric composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.2620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Vertical Gradients of O3 and NO in Forested Regions Show Soil Emissions of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry Gordon Research Conference - Understanding the Atmosphere via Molecular Processes and Global Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Vertical Gradients of O3 and NO in Forested Regions Show Soil Emissions of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th GEIA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, sinks and lifetime of reactive nitrogen species in a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R. Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Global Atmospheric Chemistry (IGAC) Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, kuala lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber study of the Oxalyl Chloride Photodissociation in Sunlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international Conference on Chemical kinetics (ICCK2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical instruments at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water on the H2SO4 Yield from the Ozonolysis of 2,3-dimethyl-butene (TME) in Presence of SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016, abstract #A33E-0267</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans -France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Criegee Intermediates in Formation of Sulfuric Acid at BVOCs-rich Cape Corsica Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Biogenic Volatile Organic Compounds on Total OH reactivity at a remote site in the Mediterranean basin during summer 2013, 2014 Biogenic Hydrocarbons and the Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinayak Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of primary and secondary biogenic volatile organic compounds (BVOCs) in Corsica during the ChArMEx experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerise Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre KUKUI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Bench for Lightweight Balloon‐Borne Water Vapor Sensors for Upper Troposphere and Stratosphere Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (5), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/met.70101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05352681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of summertime photochemical aging on the physicochemical properties of aerosols in a Paris suburban forest region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenjie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-2667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-lived organic nitrates in a suburban temperate forest: an indication of efficient assimilation of reactive nitrogen by the biosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (11), pp.5893-5909. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-5893-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Sources, sinks, and lifetime of NO x in a suburban temperate forest at night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (20), pp.11603-11618. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-11603-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO3 reactivity during a summer period in a temperate forest below and above the canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Türk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schuladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.8983-8997. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-8983-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Criegee intermediates in the formation of sulfuric acid at a Mediterranean (Cape Corsica) site under influence of biogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (17), pp.13333 - 13351. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-13333-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of methylglyoxal using proton transfer reaction time-of-flight mass spectrometry and comparison to the DNPH–HPLC–UV method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.5729-5740. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-11-5729-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual variability of surface ozone at coastal (Dumont d'Urville, 2004-2014) and inland (Concordia, 2007-2014) sites in East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel E Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne E Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (12), pp.8053 - 8069. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-8053-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope mass balance of atmospheric nitrate at Dome C, East Antarctica, during the OPALE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Vicars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.2659-2673. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-2659-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01282571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of atmospheric nanoparticle formation from emissions of marine microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.6596-6603. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01344534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric nitrogen oxides (NO and NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ) at Dome C, East Antarctica, during the OPALE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. K. Roscoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.7859-7875. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-7859-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01178180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde (HCHO) in air, snow, and interstitial air at Concordia (East Antarctic Plateau) in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.6689-6705. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6689-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Dependence of Butyl Nitrate Formation in the Reaction of Butylperoxy Radicals with Nitrogen Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (19), pp.4408-4417. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509427x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope mass balance of atmospheric nitrate at Dome C, East Antarctica, during the OPALE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vicars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.24041-24083. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acpd-15-24041-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03577055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the unknown HONO daytime source at a European suburban site during the MEGAPOLI summer and winter field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.2805-2822. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-2805-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the chemical production of methyl nitrate from the NO + CH 3 O 2 reaction on the global distributions of alkyl nitrates, nitrogen oxides and tropospheric ozone: a global modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ziereis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. M. Brenninkmeijer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.2363-2382. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-2363-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mixing ratios of atmospheric nitrous acid (HONO) at Concordia (East Antarctic Plateau) in summer: a strong source from surface snow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th Bartels-Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.9963-9976. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-9963-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and RO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radicals at Dome C, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Loisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.12373-12392. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-12373-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigations of IO, BrO, and NO2 summer atmospheric levels at a coastal East Antarctic site using mode-locked cavity enhanced absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.791-796. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GRL.50154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure and Temperature Dependence of Methyl Nitrate Formation in the CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;+NO Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (24), pp.5972-5980. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp210710d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and RO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radicals at the coastal Antarctic site of Dumont d'Urville (East Antarctica) in summer 2010-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D12), pp.D12310. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JD017614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidant Production over Antarctic Land and its Export (OPALE) project: An overview of the 2010-2011 summer campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kerbrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D15), pp.D15307. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD017145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (24), pp.11951-11974. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Dependence of Iso-Propyl Nitrate Formation in the i-C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + NO Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (7-8), pp.1025-1038. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2010.6139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure and temperature dependence of ethyl nitrate formation in the C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + NO reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (2), pp.956-964. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp910003a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor effect on the HNO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; yield in the HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + NO reaction: Experimental and theoretical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (42), pp.11327-11342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp811428p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of regional-scale and convective transports on tropospheric ozone chemistry revealed by aircraft observations during the wet season of the AMMA campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-9-383-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical ionisation mass spectrometer for measurements of OH and Peroxy radical concentrations in moderately polluted atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (2), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10874-009-9130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the new HNO3-forming channel of the HO2+NO reaction on tropospheric HNO3, NOx, HOx and ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Chipperfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (14), pp.4061-4068. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-8-4061-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HNO3 Forming Channel of the HO2 + NO Reaction as a Function of Pressure and Temperature in the Ranges of 72-600 Torr and 223-323 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (37), pp.9047 -9053. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp074117m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the OH-Initiated Oxidation of Hydroxyacetone over the Temperature Range 236-298 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.6833-6843. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp056345rS1089-5639(05)06345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the OH-Initiated Oxidation of Glycolaldehyde over the Temperature Range 233−296 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (50), pp.13492-13499. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp064993k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Nitric Acid in the Gas-Phase HO2 + NO Reaction: Effects of Temperature and Water Vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.6509-6520. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp051534v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching Fractions for H 2 O Forming Channels of the Reaction of OH Radicals with Acetaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (7), pp.1160-1168. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp036740m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Constant and Mechanism of the Reaction of OH Radicals with Acetic Acid in the Temperature Range of 229−300 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (34), pp.7021-7026. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp048444v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Reactions of OH Radicals with Dimethyl Sulfoxide and Methane Sulfinic Acid Using Turbulent Flow Reactor and Chemical Ionization Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Borissenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (30), pp.5732-5742. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0276911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of SO 2 Formation in the Reactions of CH 3 SO Radical with NO 2 and O 3 in Relation with the Atmospheric Oxidation Mechanism of Dimethyl Sulfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Borissenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (8), pp.1155-1161. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp021701g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Spectrometric Studies of Physical, Thermochemical and Reactive Properties of Xenon Fluorides, Xenon Oxides and Xenon Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aparina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Loboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.233-246. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the Reaction of CH 3 SO with NO 2 in Relation to Atmospheric Oxidation of Dimethyl Sulfide: Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bossoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (5), pp.935-946. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp993158i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the thermal decomposition of several β-chloroalkoxy radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (2), pp.175-178. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b007644i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism and rate constants for the reactions of Cl atoms with HOCl, CH3OCl and tert-C4H9OCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roggenbuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101 (2), pp.281-286. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19971010217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaskinetic Investigation of HOBr Reactions with CI(2P), O(3P) and OH(2II). The Reaction of BrCl with OH(2II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Benter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100 (4), pp.455-461. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19961000409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldehyde Formation in the Reaction of Methoxy Radicals with NO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.W. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (12), pp.1565-1567. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.199500126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Rate Constants and Product Branching Ratios for the Reactions of CH 3 O 2 and CH 3 O with Cl Atoms at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (8), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.199500031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the product branching ratio in the reaction of NO3 with OCl at 300 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 98 (12), pp.1619-1621. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19940981219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the rate constant and of product branching ratios in the reaction of CH3O2 with OCl between 233 and 300 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 98 (10), pp.1298-1302. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19940981013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate measurement and mechanism determination of H + KrF2 reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Aleinikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kashtanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58 (2-3), pp.255. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1139(00)80708-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric determination of the rate constants for the reactions of H atoms with fluorine molecules, xenon and krypton fluorides at 298-505 K. 2. Reaction H+KrF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Aleinikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kashtanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimicheskaya Fizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (8), pp.1121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric determination of the rate constants for the reactions of H atoms with fluorine molecules, xenon and krypton fluorides at 298-505 K. 1. Reactions H+F2, H+XeF2, XeF4, XeF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Aleinikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kashtanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimicheskaya Fizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (8), pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of reactions between O( 3P) oxygen atoms and CF2(1A1) and CF2(3B1) radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 7 (5), pp.1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric studies of oxygen atom reaction with tetrafluoroethylene and CF2, CF3 and FCO radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (12), pp.3368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric study of reactions in the system F+C2F4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (11), pp.1109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric determination of the diffusion coefficients of hydrogen, oxygen and nitrogen atoms and H2 and O2 molecules in helium at temperatures 205-490 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (5), pp.1109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigation of the elementary gas phase reactions in the H+O2+O3 system. The reactions H+OH(v&amp;gt;6) =&amp;gt; H2(v=5)+O and H+H2(v=5) =&amp;gt; H2(v&amp;lt;4)+H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ponomarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Tal'Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4 (10), pp.2215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigation of the elementary gas phase reactions in the H+O2+O3 system. Singlet oxygen formation in the reactions of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Tal'Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimicheskaya Fizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 8 (3), pp.383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigation of the elementary gas phase reactions in the H+O2+O3 system. The H+O3 =&amp;gt; OH(v)+O2 and H+O3 =&amp;gt; HO2+O reaction channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ponomarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Tal'Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4 (10), pp.2199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical budgets of OH, HO2+RO2 and H2SO4 in a sub-urban temperate forest near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05202025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of H2SO4 and its role in the NPF events observed in in a sub-urban temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05203006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of trace gases above & below a forest canopy during ACROSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of organic and inorganic composition in the Rambouillet Forest during ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on selected measurements in the canopy of a Rambouillet forest site during the ACROSS field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on tropospheric H2SO4 production from Criegee intermediates + SO2: a comprehensive laboratory chamber study using the highly instrumented HELIOS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ROx radical chemistry during the ChArMEx field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and modeling of the spectral properties of sunlight at the irradiated volume and surface of an indoor environment: The impact on the oxidation capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Society of Indoor Air Quality and Climate: Creative and Smart Solutions for Better Built Environments, Indoor Air 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of photocatalytic paints on indoor VOCs in a full-scale study: Focus on regulated and reactive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime- Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Society of Indoor Air Quality and Climate: Creative and Smart Solutions for Better Built Environments, Indoor Air 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical measurements at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lille &amp; Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chamber measurements of H2SO4: characterization of formation and loss rates during the ozonolysis and aerosol formation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of OH and RO2 radicals in presence of TiO2 nanoparticles embedded in paints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality and Climate, INDOOR AIR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber studies of the ozonolysis of several alkenes: gas-phase products and particle formation induced by SO2 oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheric impact of Monoterpene ozonolysis intermediates: rate constant and secondary organic aerosol formation within SO2 oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Chinese Conference oinsu-03520109n Atmospheric Environmental Science and Technology &amp; the 2018 Annual Meeting of the Committee for Atmospheric Environment of Chinese Society for Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of unsaturated BVOCs in the presence of SO2: formation of Stabilised Criegee Intermediates, their reactivity and role in the particle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Ait-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018, Proceedings from the conference held 4-13 April, 2018 in Vienna, Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of organic and inorganic gases during New Particle Formation (NPF) events at the Mediterranean remote site of ERSA in Cape-Corsica during the summer of 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Measurements of Methyl Ethyl Ketone (MEK) Photolysis Rates and Their Relevance to Global Oxidative Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Ravishankara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of acetone oxide stabilized Criegee intermediate with SO2, NO2, H2O and O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Daële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.10117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01323521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbitrap-based mass analyser for in-situ characterization of asteroids: ILMA, Ion Laser Mass Analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thirkell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzi Aradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 2014 - Asteroids, Comets, Meteors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Helsinki, Finland. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH and RO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radicals at Dome C (East Antarctica): first observations and assessment of photochemical budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Loisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kerbrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01552493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor enhancement of the HNO3 yield in the HO2 + NO reaction and its impact on the atmospheric composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.2620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Vertical Gradients of O3 and NO in Forested Regions Show Soil Emissions of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th GEIA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Vertical Gradients of O3 and NO in Forested Regions Show Soil Emissions of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry Gordon Research Conference - Understanding the Atmosphere via Molecular Processes and Global Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, sinks and lifetime of reactive nitrogen species in a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R. Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Global Atmospheric Chemistry (IGAC) Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, kuala lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber study of the Oxalyl Chloride Photodissociation in Sunlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international Conference on Chemical kinetics (ICCK2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical instruments at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water on the H2SO4 Yield from the Ozonolysis of 2,3-dimethyl-butene (TME) in Presence of SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016, abstract #A33E-0267</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans -France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Criegee Intermediates in Formation of Sulfuric Acid at BVOCs-rich Cape Corsica Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Biogenic Volatile Organic Compounds on Total OH reactivity at a remote site in the Mediterranean basin during summer 2013, 2014 Biogenic Hydrocarbons and the Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinayak Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of primary and secondary biogenic volatile organic compounds (BVOCs) in Corsica during the ChArMEx experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerise Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05352681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chalumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.70101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjie Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Andersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Sander" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura W&#252;st" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Seubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-5893-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-11603-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther T&#252;rk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuladen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8983-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-13333-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-5729-2018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Vicars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Preunkert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-2659-2016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388837v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Preunkert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus E Frey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Kukui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8053-2016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01178180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Frey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Roscoe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. France" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7859-2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164674v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Frey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6689-2015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Butkovskaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509427x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vicars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-24041-2015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Williams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Bras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ziereis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. M. Brenninkmeijer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2363-2014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Preunkert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Bartels-Rausch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9963-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Preunkert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Frey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loisil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12373-2014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grilli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;jean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50154" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889632v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Butkovskaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Bras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210710d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Legrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017614" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerbrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017145" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda I. Butkovskaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6139" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910003a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811428p" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nedelec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-383-2009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9130-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L16PP6C5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309118v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cariolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Evans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chipperfield" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Butkovskaya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-4061-2008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074117m" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-59CS5P5J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouvesle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056345rS1089-5639(05)06345-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064993k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JRCGM9M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Butkovskaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouvesle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051534v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4T2G4PXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kukui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036740m" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X90SVRKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048444v" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-65Q8XH4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kukui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Borissenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laverdet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0276911" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WKXPFXPX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp021701g" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S69JZTLD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Zelenov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aparina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Loboda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dodonov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.495" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889652v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bossoutrot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp993158i" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9M657QX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b007644i" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889653v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roggenbuck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schindler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19971010217" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LXH1DWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kirchner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Benter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19961000409" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1SJZQST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889407v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kukui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.W. Jungkamp" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Schindler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.199500126" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSH16X59-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jungkamp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.199500031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N54NBFVR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19940981219" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF7BB0EF661E3909E45672EF5D920A4F014BB55E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19940981013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/581BA375C7257DEC74B7D9882AAFBC03514FCB62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889706v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Zelenov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Dodonov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Aleinikov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kashtanov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(00)80708-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XKTJMW5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889737v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889739v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ponomarev" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Tal'Roze" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05202025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Jiao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17736" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05203006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Yang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222239v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14862" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562275v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562304v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gandolfo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562302v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime- Roussel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520135v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562311v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520109v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brewer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ravishankara" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fischer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323521v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xiao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Da&#235;le" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120866v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzi Aradj" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01552493v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113748v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429148v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone T Andersen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429142v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969893v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R. Mcgillen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583421v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520148v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Stevens" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581467v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632747v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05352681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chalumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.70101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjie Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Andersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Sander" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura W&#252;st" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Seubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-5893-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-11603-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther T&#252;rk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuladen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8983-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-13333-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-5729-2018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Preunkert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus E Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Kukui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8053-2016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Vicars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Preunkert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-2659-2016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01178180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Frey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Roscoe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. France" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7859-2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164674v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Frey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6689-2015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Butkovskaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509427x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vicars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-24041-2015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Williams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Bras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ziereis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. M. Brenninkmeijer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2363-2014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Preunkert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Bartels-Rausch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9963-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Preunkert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Frey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loisil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12373-2014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grilli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;jean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50154" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889632v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Butkovskaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Bras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210710d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Legrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017614" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerbrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017145" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda I. Butkovskaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6139" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910003a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811428p" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nedelec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-383-2009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9130-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L16PP6C5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309118v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cariolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Evans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chipperfield" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Butkovskaya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-4061-2008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074117m" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-59CS5P5J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouvesle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056345rS1089-5639(05)06345-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064993k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JRCGM9M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Butkovskaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouvesle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051534v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4T2G4PXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kukui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036740m" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X90SVRKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048444v" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-65Q8XH4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kukui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Borissenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laverdet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0276911" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WKXPFXPX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp021701g" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S69JZTLD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Zelenov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aparina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Loboda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dodonov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.495" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889652v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bossoutrot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp993158i" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9M657QX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b007644i" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889653v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roggenbuck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schindler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19971010217" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LXH1DWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kirchner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Benter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19961000409" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1SJZQST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889407v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kukui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.W. Jungkamp" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Schindler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.199500126" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSH16X59-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jungkamp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.199500031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N54NBFVR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19940981219" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF7BB0EF661E3909E45672EF5D920A4F014BB55E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19940981013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/581BA375C7257DEC74B7D9882AAFBC03514FCB62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889706v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Zelenov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Dodonov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Aleinikov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kashtanov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(00)80708-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XKTJMW5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889737v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889739v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ponomarev" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Tal'Roze" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05202025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Jiao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17736" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05203006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Yang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222239v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14862" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562275v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562304v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gandolfo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562302v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime- Roussel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520135v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562311v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520109v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brewer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ravishankara" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fischer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323521v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xiao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Da&#235;le" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120866v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzi Aradj" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01552493v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113748v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429142v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone T Andersen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429148v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969893v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R. Mcgillen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583421v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520148v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Stevens" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581467v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632747v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>