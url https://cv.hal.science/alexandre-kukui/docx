--- v1 (2026-04-17)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre KUKUI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Bench for Lightweight Balloon‐Borne Water Vapor Sensors for Upper Troposphere and Stratosphere Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (5), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/met.70101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05352681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of summertime photochemical aging on the physicochemical properties of aerosols in a Paris suburban forest region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenjie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-2667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-lived organic nitrates in a suburban temperate forest: an indication of efficient assimilation of reactive nitrogen by the biosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (11), pp.5893-5909. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-5893-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Sources, sinks, and lifetime of NO x in a suburban temperate forest at night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (20), pp.11603-11618. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-11603-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO3 reactivity during a summer period in a temperate forest below and above the canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Türk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schuladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.8983-8997. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-8983-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Criegee intermediates in the formation of sulfuric acid at a Mediterranean (Cape Corsica) site under influence of biogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (17), pp.13333 - 13351. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-13333-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of methylglyoxal using proton transfer reaction time-of-flight mass spectrometry and comparison to the DNPH–HPLC–UV method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.5729-5740. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-11-5729-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual variability of surface ozone at coastal (Dumont d'Urville, 2004-2014) and inland (Concordia, 2007-2014) sites in East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel E Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne E Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (12), pp.8053 - 8069. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-8053-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope mass balance of atmospheric nitrate at Dome C, East Antarctica, during the OPALE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Vicars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.2659-2673. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-2659-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01282571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of atmospheric nanoparticle formation from emissions of marine microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.6596-6603. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01344534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric nitrogen oxides (NO and NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ) at Dome C, East Antarctica, during the OPALE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. K. Roscoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.7859-7875. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-7859-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01178180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde (HCHO) in air, snow, and interstitial air at Concordia (East Antarctic Plateau) in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.6689-6705. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6689-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Dependence of Butyl Nitrate Formation in the Reaction of Butylperoxy Radicals with Nitrogen Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (19), pp.4408-4417. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509427x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope mass balance of atmospheric nitrate at Dome C, East Antarctica, during the OPALE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vicars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.24041-24083. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acpd-15-24041-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03577055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the unknown HONO daytime source at a European suburban site during the MEGAPOLI summer and winter field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.2805-2822. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-2805-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the chemical production of methyl nitrate from the NO + CH 3 O 2 reaction on the global distributions of alkyl nitrates, nitrogen oxides and tropospheric ozone: a global modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ziereis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. M. Brenninkmeijer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.2363-2382. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-2363-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mixing ratios of atmospheric nitrous acid (HONO) at Concordia (East Antarctic Plateau) in summer: a strong source from surface snow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th Bartels-Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.9963-9976. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-9963-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and RO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radicals at Dome C, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Loisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.12373-12392. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-12373-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigations of IO, BrO, and NO2 summer atmospheric levels at a coastal East Antarctic site using mode-locked cavity enhanced absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.791-796. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GRL.50154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure and Temperature Dependence of Methyl Nitrate Formation in the CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;+NO Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (24), pp.5972-5980. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp210710d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and RO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radicals at the coastal Antarctic site of Dumont d'Urville (East Antarctica) in summer 2010-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D12), pp.D12310. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JD017614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidant Production over Antarctic Land and its Export (OPALE) project: An overview of the 2010-2011 summer campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kerbrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D15), pp.D15307. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD017145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (24), pp.11951-11974. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Dependence of Iso-Propyl Nitrate Formation in the i-C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + NO Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (7-8), pp.1025-1038. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2010.6139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure and temperature dependence of ethyl nitrate formation in the C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + NO reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (2), pp.956-964. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp910003a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor effect on the HNO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; yield in the HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + NO reaction: Experimental and theoretical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (42), pp.11327-11342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp811428p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of regional-scale and convective transports on tropospheric ozone chemistry revealed by aircraft observations during the wet season of the AMMA campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-9-383-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical ionisation mass spectrometer for measurements of OH and Peroxy radical concentrations in moderately polluted atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (2), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10874-009-9130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the new HNO3-forming channel of the HO2+NO reaction on tropospheric HNO3, NOx, HOx and ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Chipperfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (14), pp.4061-4068. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-8-4061-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HNO3 Forming Channel of the HO2 + NO Reaction as a Function of Pressure and Temperature in the Ranges of 72-600 Torr and 223-323 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (37), pp.9047 -9053. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp074117m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the OH-Initiated Oxidation of Hydroxyacetone over the Temperature Range 236-298 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.6833-6843. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp056345rS1089-5639(05)06345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the OH-Initiated Oxidation of Glycolaldehyde over the Temperature Range 233−296 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (50), pp.13492-13499. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp064993k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Nitric Acid in the Gas-Phase HO2 + NO Reaction: Effects of Temperature and Water Vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.6509-6520. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp051534v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching Fractions for H 2 O Forming Channels of the Reaction of OH Radicals with Acetaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (7), pp.1160-1168. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp036740m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Constant and Mechanism of the Reaction of OH Radicals with Acetic Acid in the Temperature Range of 229−300 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (34), pp.7021-7026. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp048444v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Reactions of OH Radicals with Dimethyl Sulfoxide and Methane Sulfinic Acid Using Turbulent Flow Reactor and Chemical Ionization Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Borissenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (30), pp.5732-5742. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0276911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of SO 2 Formation in the Reactions of CH 3 SO Radical with NO 2 and O 3 in Relation with the Atmospheric Oxidation Mechanism of Dimethyl Sulfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Borissenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (8), pp.1155-1161. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp021701g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Spectrometric Studies of Physical, Thermochemical and Reactive Properties of Xenon Fluorides, Xenon Oxides and Xenon Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aparina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Loboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.233-246. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the Reaction of CH 3 SO with NO 2 in Relation to Atmospheric Oxidation of Dimethyl Sulfide: Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bossoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (5), pp.935-946. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp993158i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the thermal decomposition of several β-chloroalkoxy radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (2), pp.175-178. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b007644i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism and rate constants for the reactions of Cl atoms with HOCl, CH3OCl and tert-C4H9OCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roggenbuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101 (2), pp.281-286. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19971010217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaskinetic Investigation of HOBr Reactions with CI(2P), O(3P) and OH(2II). The Reaction of BrCl with OH(2II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Benter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100 (4), pp.455-461. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19961000409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldehyde Formation in the Reaction of Methoxy Radicals with NO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.W. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (12), pp.1565-1567. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.199500126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Rate Constants and Product Branching Ratios for the Reactions of CH 3 O 2 and CH 3 O with Cl Atoms at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (8), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.199500031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the product branching ratio in the reaction of NO3 with OCl at 300 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 98 (12), pp.1619-1621. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19940981219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the rate constant and of product branching ratios in the reaction of CH3O2 with OCl between 233 and 300 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 98 (10), pp.1298-1302. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19940981013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate measurement and mechanism determination of H + KrF2 reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Aleinikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kashtanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58 (2-3), pp.255. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1139(00)80708-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric determination of the rate constants for the reactions of H atoms with fluorine molecules, xenon and krypton fluorides at 298-505 K. 2. Reaction H+KrF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Aleinikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kashtanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimicheskaya Fizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (8), pp.1121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric determination of the rate constants for the reactions of H atoms with fluorine molecules, xenon and krypton fluorides at 298-505 K. 1. Reactions H+F2, H+XeF2, XeF4, XeF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Aleinikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kashtanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimicheskaya Fizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (8), pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of reactions between O( 3P) oxygen atoms and CF2(1A1) and CF2(3B1) radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 7 (5), pp.1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric studies of oxygen atom reaction with tetrafluoroethylene and CF2, CF3 and FCO radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (12), pp.3368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric study of reactions in the system F+C2F4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (11), pp.1109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric determination of the diffusion coefficients of hydrogen, oxygen and nitrogen atoms and H2 and O2 molecules in helium at temperatures 205-490 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (5), pp.1109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigation of the elementary gas phase reactions in the H+O2+O3 system. The reactions H+OH(v&amp;gt;6) =&amp;gt; H2(v=5)+O and H+H2(v=5) =&amp;gt; H2(v&amp;lt;4)+H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ponomarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Tal'Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4 (10), pp.2215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigation of the elementary gas phase reactions in the H+O2+O3 system. Singlet oxygen formation in the reactions of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Tal'Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimicheskaya Fizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 8 (3), pp.383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigation of the elementary gas phase reactions in the H+O2+O3 system. The H+O3 =&amp;gt; OH(v)+O2 and H+O3 =&amp;gt; HO2+O reaction channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ponomarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Tal'Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4 (10), pp.2199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical budgets of OH, HO2+RO2 and H2SO4 in a sub-urban temperate forest near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05202025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of H2SO4 and its role in the NPF events observed in in a sub-urban temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05203006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of trace gases above & below a forest canopy during ACROSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of organic and inorganic composition in the Rambouillet Forest during ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on selected measurements in the canopy of a Rambouillet forest site during the ACROSS field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on tropospheric H2SO4 production from Criegee intermediates + SO2: a comprehensive laboratory chamber study using the highly instrumented HELIOS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ROx radical chemistry during the ChArMEx field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and modeling of the spectral properties of sunlight at the irradiated volume and surface of an indoor environment: The impact on the oxidation capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Society of Indoor Air Quality and Climate: Creative and Smart Solutions for Better Built Environments, Indoor Air 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of photocatalytic paints on indoor VOCs in a full-scale study: Focus on regulated and reactive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime- Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Society of Indoor Air Quality and Climate: Creative and Smart Solutions for Better Built Environments, Indoor Air 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical measurements at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lille &amp; Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chamber measurements of H2SO4: characterization of formation and loss rates during the ozonolysis and aerosol formation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of OH and RO2 radicals in presence of TiO2 nanoparticles embedded in paints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality and Climate, INDOOR AIR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber studies of the ozonolysis of several alkenes: gas-phase products and particle formation induced by SO2 oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheric impact of Monoterpene ozonolysis intermediates: rate constant and secondary organic aerosol formation within SO2 oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Chinese Conference oinsu-03520109n Atmospheric Environmental Science and Technology &amp; the 2018 Annual Meeting of the Committee for Atmospheric Environment of Chinese Society for Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of unsaturated BVOCs in the presence of SO2: formation of Stabilised Criegee Intermediates, their reactivity and role in the particle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Ait-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018, Proceedings from the conference held 4-13 April, 2018 in Vienna, Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of organic and inorganic gases during New Particle Formation (NPF) events at the Mediterranean remote site of ERSA in Cape-Corsica during the summer of 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Measurements of Methyl Ethyl Ketone (MEK) Photolysis Rates and Their Relevance to Global Oxidative Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Ravishankara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of acetone oxide stabilized Criegee intermediate with SO2, NO2, H2O and O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Daële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.10117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01323521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbitrap-based mass analyser for in-situ characterization of asteroids: ILMA, Ion Laser Mass Analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thirkell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzi Aradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 2014 - Asteroids, Comets, Meteors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Helsinki, Finland. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH and RO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radicals at Dome C (East Antarctica): first observations and assessment of photochemical budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Loisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kerbrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01552493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor enhancement of the HNO3 yield in the HO2 + NO reaction and its impact on the atmospheric composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.2620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Vertical Gradients of O3 and NO in Forested Regions Show Soil Emissions of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th GEIA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Vertical Gradients of O3 and NO in Forested Regions Show Soil Emissions of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry Gordon Research Conference - Understanding the Atmosphere via Molecular Processes and Global Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, sinks and lifetime of reactive nitrogen species in a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R. Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Global Atmospheric Chemistry (IGAC) Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, kuala lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber study of the Oxalyl Chloride Photodissociation in Sunlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international Conference on Chemical kinetics (ICCK2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical instruments at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water on the H2SO4 Yield from the Ozonolysis of 2,3-dimethyl-butene (TME) in Presence of SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016, abstract #A33E-0267</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans -France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Criegee Intermediates in Formation of Sulfuric Acid at BVOCs-rich Cape Corsica Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Biogenic Volatile Organic Compounds on Total OH reactivity at a remote site in the Mediterranean basin during summer 2013, 2014 Biogenic Hydrocarbons and the Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinayak Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of primary and secondary biogenic volatile organic compounds (BVOCs) in Corsica during the ChArMEx experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerise Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre KUKUI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Bench for Lightweight Balloon‐Borne Water Vapor Sensors for Upper Troposphere and Stratosphere Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Krysztofiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (5), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/met.70101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05352681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of summertime photochemical aging on the physicochemical properties of aerosols in a Paris suburban forest region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenjie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-2667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-lived organic nitrates in a suburban temperate forest: an indication of efficient assimilation of reactive nitrogen by the biosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (11), pp.5893-5909. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-5893-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Sources, sinks, and lifetime of NO x in a suburban temperate forest at night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (20), pp.11603-11618. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-11603-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO3 reactivity during a summer period in a temperate forest below and above the canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Türk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schuladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.8983-8997. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-8983-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Criegee intermediates in the formation of sulfuric acid at a Mediterranean (Cape Corsica) site under influence of biogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (17), pp.13333 - 13351. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-13333-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of methylglyoxal using proton transfer reaction time-of-flight mass spectrometry and comparison to the DNPH–HPLC–UV method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.5729-5740. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-11-5729-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual variability of surface ozone at coastal (Dumont d'Urville, 2004-2014) and inland (Concordia, 2007-2014) sites in East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel E Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne E Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus E Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (12), pp.8053 - 8069. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-8053-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope mass balance of atmospheric nitrate at Dome C, East Antarctica, during the OPALE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Vicars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.2659-2673. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-2659-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01282571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of atmospheric nanoparticle formation from emissions of marine microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.6596-6603. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01344534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Dependence of Butyl Nitrate Formation in the Reaction of Butylperoxy Radicals with Nitrogen Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (19), pp.4408-4417. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509427x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric nitrogen oxides (NO and NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ) at Dome C, East Antarctica, during the OPALE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. K. Roscoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.7859-7875. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-7859-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01178180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde (HCHO) in air, snow, and interstitial air at Concordia (East Antarctic Plateau) in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.6689-6705. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6689-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope mass balance of atmospheric nitrate at Dome C, East Antarctica, during the OPALE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vicars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.24041-24083. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acpd-15-24041-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03577055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the unknown HONO daytime source at a European suburban site during the MEGAPOLI summer and winter field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.2805-2822. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-2805-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the chemical production of methyl nitrate from the NO + CH 3 O 2 reaction on the global distributions of alkyl nitrates, nitrogen oxides and tropospheric ozone: a global modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ziereis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. M. Brenninkmeijer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.2363-2382. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-2363-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01142123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mixing ratios of atmospheric nitrous acid (HONO) at Concordia (East Antarctic Plateau) in summer: a strong source from surface snow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th Bartels-Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.9963-9976. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-9963-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and RO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radicals at Dome C, East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Loisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.12373-12392. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-12373-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigations of IO, BrO, and NO2 summer atmospheric levels at a coastal East Antarctic site using mode-locked cavity enhanced absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.791-796. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GRL.50154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure and Temperature Dependence of Methyl Nitrate Formation in the CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;+NO Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (24), pp.5972-5980. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp210710d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and RO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radicals at the coastal Antarctic site of Dumont d'Urville (East Antarctica) in summer 2010-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D12), pp.D12310. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JD017614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidant Production over Antarctic Land and its Export (OPALE) project: An overview of the 2010-2011 summer campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel R. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kerbrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D15), pp.D15307. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD017145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (24), pp.11951-11974. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Dependence of Iso-Propyl Nitrate Formation in the i-C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + NO Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (7-8), pp.1025-1038. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2010.6139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure and temperature dependence of ethyl nitrate formation in the C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + NO reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (2), pp.956-964. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp910003a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor effect on the HNO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; yield in the HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + NO reaction: Experimental and theoretical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (42), pp.11327-11342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp811428p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of regional-scale and convective transports on tropospheric ozone chemistry revealed by aircraft observations during the wet season of the AMMA campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.383-411. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-9-383-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical ionisation mass spectrometer for measurements of OH and Peroxy radical concentrations in moderately polluted atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (2), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10874-009-9130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the new HNO3-forming channel of the HO2+NO reaction on tropospheric HNO3, NOx, HOx and ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Chipperfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (14), pp.4061-4068. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-8-4061-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HNO3 Forming Channel of the HO2 + NO Reaction as a Function of Pressure and Temperature in the Ranges of 72-600 Torr and 223-323 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (37), pp.9047 -9053. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp074117m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the OH-Initiated Oxidation of Hydroxyacetone over the Temperature Range 236-298 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.6833-6843. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp056345rS1089-5639(05)06345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the OH-Initiated Oxidation of Glycolaldehyde over the Temperature Range 233−296 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (50), pp.13492-13499. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp064993k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Nitric Acid in the Gas-Phase HO2 + NO Reaction: Effects of Temperature and Water Vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.6509-6520. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp051534v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching Fractions for H 2 O Forming Channels of the Reaction of OH Radicals with Acetaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (7), pp.1160-1168. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp036740m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Constant and Mechanism of the Reaction of OH Radicals with Acetic Acid in the Temperature Range of 229−300 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (34), pp.7021-7026. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp048444v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Reactions of OH Radicals with Dimethyl Sulfoxide and Methane Sulfinic Acid Using Turbulent Flow Reactor and Chemical Ionization Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Borissenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (30), pp.5732-5742. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0276911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of SO 2 Formation in the Reactions of CH 3 SO Radical with NO 2 and O 3 in Relation with the Atmospheric Oxidation Mechanism of Dimethyl Sulfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Borissenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (8), pp.1155-1161. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp021701g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Spectrometric Studies of Physical, Thermochemical and Reactive Properties of Xenon Fluorides, Xenon Oxides and Xenon Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aparina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Loboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.233-246. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the Reaction of CH 3 SO with NO 2 in Relation to Atmospheric Oxidation of Dimethyl Sulfide: Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bossoutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (5), pp.935-946. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp993158i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the thermal decomposition of several β-chloroalkoxy radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (2), pp.175-178. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b007644i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism and rate constants for the reactions of Cl atoms with HOCl, CH3OCl and tert-C4H9OCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roggenbuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101 (2), pp.281-286. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19971010217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaskinetic Investigation of HOBr Reactions with CI(2P), O(3P) and OH(2II). The Reaction of BrCl with OH(2II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Benter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100 (4), pp.455-461. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19961000409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldehyde Formation in the Reaction of Methoxy Radicals with NO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.W. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (12), pp.1565-1567. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.199500126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Rate Constants and Product Branching Ratios for the Reactions of CH 3 O 2 and CH 3 O with Cl Atoms at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 99 (8), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.199500031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the product branching ratio in the reaction of NO3 with OCl at 300 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 98 (12), pp.1619-1621. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19940981219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the rate constant and of product branching ratios in the reaction of CH3O2 with OCl between 233 and 300 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jungkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 98 (10), pp.1298-1302. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19940981013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate measurement and mechanism determination of H + KrF2 reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Aleinikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kashtanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58 (2-3), pp.255. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1139(00)80708-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric determination of the rate constants for the reactions of H atoms with fluorine molecules, xenon and krypton fluorides at 298-505 K. 2. Reaction H+KrF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Aleinikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kashtanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimicheskaya Fizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (8), pp.1121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric determination of the rate constants for the reactions of H atoms with fluorine molecules, xenon and krypton fluorides at 298-505 K. 1. Reactions H+F2, H+XeF2, XeF4, XeF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Aleinikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kashtanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimicheskaya Fizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (8), pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of reactions between O( 3P) oxygen atoms and CF2(1A1) and CF2(3B1) radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 7 (5), pp.1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric studies of oxygen atom reaction with tetrafluoroethylene and CF2, CF3 and FCO radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (12), pp.3368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric study of reactions in the system F+C2F4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (11), pp.1109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric determination of the diffusion coefficients of hydrogen, oxygen and nitrogen atoms and H2 and O2 molecules in helium at temperatures 205-490 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (5), pp.1109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigation of the elementary gas phase reactions in the H+O2+O3 system. The reactions H+OH(v&amp;gt;6) =&amp;gt; H2(v=5)+O and H+H2(v=5) =&amp;gt; H2(v&amp;lt;4)+H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ponomarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Tal'Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4 (10), pp.2215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigation of the elementary gas phase reactions in the H+O2+O3 system. Singlet oxygen formation in the reactions of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Tal'Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimicheskaya Fizika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 8 (3), pp.383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigation of the elementary gas phase reactions in the H+O2+O3 system. The H+O3 =&amp;gt; OH(v)+O2 and H+O3 =&amp;gt; HO2+O reaction channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Dodonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Zelenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ponomarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Tal'Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soviet Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4 (10), pp.2199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02889741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical budgets of OH, HO2+RO2 and H2SO4 in a sub-urban temperate forest near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05202025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of H2SO4 and its role in the NPF events observed in in a sub-urban temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05203006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of trace gases above & below a forest canopy during ACROSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of organic and inorganic composition in the Rambouillet Forest during ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on selected measurements in the canopy of a Rambouillet forest site during the ACROSS field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on tropospheric H2SO4 production from Criegee intermediates + SO2: a comprehensive laboratory chamber study using the highly instrumented HELIOS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ROx radical chemistry during the ChArMEx field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and modeling of the spectral properties of sunlight at the irradiated volume and surface of an indoor environment: The impact on the oxidation capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Society of Indoor Air Quality and Climate: Creative and Smart Solutions for Better Built Environments, Indoor Air 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of photocatalytic paints on indoor VOCs in a full-scale study: Focus on regulated and reactive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime- Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Society of Indoor Air Quality and Climate: Creative and Smart Solutions for Better Built Environments, Indoor Air 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical measurements at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lille &amp; Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chamber measurements of H2SO4: characterization of formation and loss rates during the ozonolysis and aerosol formation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber studies of the ozonolysis of several alkenes: gas-phase products and particle formation induced by SO2 oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of OH and RO2 radicals in presence of TiO2 nanoparticles embedded in paints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality and Climate, INDOOR AIR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheric impact of Monoterpene ozonolysis intermediates: rate constant and secondary organic aerosol formation within SO2 oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Chinese Conference oinsu-03520109n Atmospheric Environmental Science and Technology &amp; the 2018 Annual Meeting of the Committee for Atmospheric Environment of Chinese Society for Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of unsaturated BVOCs in the presence of SO2: formation of Stabilised Criegee Intermediates, their reactivity and role in the particle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Ait-Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018, Proceedings from the conference held 4-13 April, 2018 in Vienna, Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of organic and inorganic gases during New Particle Formation (NPF) events at the Mediterranean remote site of ERSA in Cape-Corsica during the summer of 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Measurements of Methyl Ethyl Ketone (MEK) Photolysis Rates and Their Relevance to Global Oxidative Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Ravishankara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of acetone oxide stabilized Criegee intermediate with SO2, NO2, H2O and O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Daële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.10117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01323521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbitrap-based mass analyser for in-situ characterization of asteroids: ILMA, Ion Laser Mass Analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thirkell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzi Aradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 2014 - Asteroids, Comets, Meteors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Helsinki, Finland. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH and RO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; radicals at Dome C (East Antarctica): first observations and assessment of photochemical budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Loisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kerbrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01552493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor enhancement of the HNO3 yield in the HO2 + NO reaction and its impact on the atmospheric composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Butkovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.2620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Vertical Gradients of O3 and NO in Forested Regions Show Soil Emissions of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry Gordon Research Conference - Understanding the Atmosphere via Molecular Processes and Global Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Vertical Gradients of O3 and NO in Forested Regions Show Soil Emissions of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th GEIA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, sinks and lifetime of reactive nitrogen species in a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R. Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Global Atmospheric Chemistry (IGAC) Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, kuala lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamber study of the Oxalyl Chloride Photodissociation in Sunlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international Conference on Chemical kinetics (ICCK2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical instruments at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water on the H2SO4 Yield from the Ozonolysis of 2,3-dimethyl-butene (TME) in Presence of SO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2016, abstract #A33E-0267</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Reactivity studies Plateform of Orléans -France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mellouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Criegee Intermediates in Formation of Sulfuric Acid at BVOCs-rich Cape Corsica Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Biogenic Volatile Organic Compounds on Total OH reactivity at a remote site in the Mediterranean basin during summer 2013, 2014 Biogenic Hydrocarbons and the Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinayak Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of primary and secondary biogenic volatile organic compounds (BVOCs) in Corsica during the ChArMEx experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerise Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05352681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chalumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.70101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjie Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Andersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Sander" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura W&#252;st" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Seubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-5893-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-11603-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther T&#252;rk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuladen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8983-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-13333-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-5729-2018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Preunkert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus E Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Kukui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8053-2016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Vicars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Preunkert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-2659-2016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01178180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Frey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Roscoe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. France" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7859-2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164674v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Frey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6689-2015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Butkovskaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509427x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vicars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-24041-2015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Williams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Bras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ziereis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. M. Brenninkmeijer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2363-2014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Preunkert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Bartels-Rausch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9963-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Preunkert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Frey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loisil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12373-2014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grilli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;jean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50154" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889632v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Butkovskaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Bras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210710d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Legrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017614" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerbrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017145" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda I. Butkovskaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6139" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910003a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811428p" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nedelec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-383-2009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9130-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L16PP6C5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309118v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cariolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Evans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chipperfield" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Butkovskaya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-4061-2008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074117m" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-59CS5P5J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouvesle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056345rS1089-5639(05)06345-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064993k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JRCGM9M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Butkovskaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouvesle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051534v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4T2G4PXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kukui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036740m" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X90SVRKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048444v" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-65Q8XH4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kukui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Borissenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laverdet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0276911" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WKXPFXPX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp021701g" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S69JZTLD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Zelenov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aparina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Loboda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dodonov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.495" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889652v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bossoutrot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp993158i" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9M657QX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b007644i" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889653v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roggenbuck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schindler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19971010217" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LXH1DWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kirchner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Benter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19961000409" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1SJZQST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889407v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kukui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.W. Jungkamp" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Schindler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.199500126" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSH16X59-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jungkamp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.199500031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N54NBFVR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19940981219" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF7BB0EF661E3909E45672EF5D920A4F014BB55E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19940981013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/581BA375C7257DEC74B7D9882AAFBC03514FCB62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889706v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Zelenov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Dodonov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Aleinikov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kashtanov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(00)80708-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XKTJMW5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889737v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889739v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ponomarev" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Tal'Roze" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05202025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Jiao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17736" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05203006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Yang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222239v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14862" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562275v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562304v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gandolfo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562302v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime- Roussel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520135v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562311v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520109v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brewer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ravishankara" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fischer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323521v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xiao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Da&#235;le" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120866v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzi Aradj" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01552493v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113748v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429142v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone T Andersen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429148v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969893v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R. Mcgillen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583421v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520148v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Stevens" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581467v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632747v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05352681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chalumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.70101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjie Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Andersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Sander" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura W&#252;st" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Seubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-5893-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-11603-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther T&#252;rk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuladen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8983-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-13333-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-5729-2018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Preunkert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus E Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Kukui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8053-2016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Vicars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Preunkert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-2659-2016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Butkovskaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509427x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01178180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Frey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Roscoe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. France" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7859-2015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164674v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Frey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6689-2015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vicars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-24041-2015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Williams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Bras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ziereis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. M. Brenninkmeijer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2363-2014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Preunkert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Bartels-Rausch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9963-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Preunkert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Frey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loisil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12373-2014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grilli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;jean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50154" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889632v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Butkovskaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Bras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210710d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Legrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017614" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerbrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017145" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda I. Butkovskaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6139" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910003a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811428p" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nedelec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-383-2009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9130-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L16PP6C5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309118v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cariolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Evans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chipperfield" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Butkovskaya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-4061-2008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074117m" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-59CS5P5J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouvesle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Mu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056345rS1089-5639(05)06345-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064993k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JRCGM9M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Butkovskaya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouvesle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051534v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4T2G4PXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kukui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036740m" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X90SVRKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048444v" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-65Q8XH4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kukui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Borissenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laverdet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0276911" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WKXPFXPX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp021701g" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S69JZTLD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Zelenov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aparina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Loboda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dodonov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.495" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889652v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bossoutrot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp993158i" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9M657QX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b007644i" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889653v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roggenbuck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schindler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19971010217" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LXH1DWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kirchner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Benter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19961000409" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1SJZQST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889407v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kukui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.W. Jungkamp" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Schindler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.199500126" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSH16X59-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jungkamp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.199500031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N54NBFVR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19940981219" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF7BB0EF661E3909E45672EF5D920A4F014BB55E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19940981013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/581BA375C7257DEC74B7D9882AAFBC03514FCB62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889706v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Zelenov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Dodonov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Aleinikov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kashtanov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(00)80708-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XKTJMW5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889737v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889739v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ponomarev" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Tal'Roze" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02889741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05202025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Jiao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17736" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05203006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Yang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222239v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237308v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3503" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237309v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3467" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520159v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mellouki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14862" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562275v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562304v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gandolfo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562302v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime- Roussel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520135v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581492v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562311v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581495v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520109v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brewer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ravishankara" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fischer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323521v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xiao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Da&#235;le" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120866v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzi Aradj" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01552493v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113748v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429148v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone T Andersen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429142v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969893v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R. Mcgillen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583421v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520148v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Stevens" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581467v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellouki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632747v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>