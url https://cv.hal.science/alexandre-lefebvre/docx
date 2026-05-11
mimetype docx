--- v0 (2026-03-06)
+++ v1 (2026-05-11)
@@ -21,1453 +21,2168 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Alexandre LEFEBVRE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attaché temporaire d'enseignement et de recherche à l'École de droit de la Sorbonne (Univ Paris 1)</w:t>
+        <w:t xml:space="preserve">Maître de conférences (droit privé et sciences criminelles) - Université d'OrléansMembre du Centre de recherche juridique Pothier (EA1212, Univ. Orléans)Membre associé de l'Institut de recherche en droit international et européen de la Sorbonne (EA 7536, Univ. Paris I)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La possible soumission du « rappel à la loi » au cadre conventionnel du droit au procès équitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d'un cadre conventionnel dans l'usage des projectiles à impact cinétique et autres flash-ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de détention inhumaines et dégradantes : nouvelle condamnation de la France en raison de la surpopulation carcérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama de jurisprudence - Droit social européen (juin à décembre 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 621</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congés payés : la lente mise en conformité du droit français avec le droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Même en cas de licenciement pour faute grave ou lourde, l'indemnité spécifique de rupture conventionnelle est due !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05319652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Russie condamnée pour des violations généralisées de la Convention européenne des droits de l'homme dans le cadre du conflit ukrainien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modeste condamnation de la France pour contrôle au faciès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation d’une peine de prison en une peine de travaux d’intérêt général : exposition de la victime à un traitement inhumain et dégradant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de violation automatique de la Convention européenne des droits de l’homme pour la mise à exécution d’une mesure de renvoi vers la Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection conventionnelle de la présomption d'innocence empêche la seule insinuation de l'engagement d'une responsabilité pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de l'Europe sociale par l'Union économique et monétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04718591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impossibilité pour une personne transgenre d'accéder à un traitement hormonal en détention et droit au respect de la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet direct des directives sociales européennes : quelle importance ? BJT203i2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement religieux et contrat de travail : le traitement (pas si) différencié entre associations cultuelles et non lucratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 07 et 08, pp.454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04652652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Mutation d’une peine de prison en une peine de travaux d’intérêt général : exposition de la victime à un traitement inhumain et dégradant</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insuffisance ou la contradiction des motifs relatifs au maintien d'une détention provisoire est contraire à l'article 5 de la CEDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Absence de violation automatique de la Convention européenne des droits de l’homme pour la mise à exécution d’une mesure de renvoi vers la Russie</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences domestiques : la mise en place d'un système effectif de protection des victimes est un impératif conventionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">L'insuffisance ou la contradiction des motifs relatifs au maintien d'une détention provisoire est contraire à l'article 5 de la CEDH</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un non-lieu pour prescription n'exonère pas de l'action en responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le principe de spécialité des magistrats en droit pénal des mineurs fait exception au principe d'indivisibilité du parquet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CJUE : la recevabilité d’un témoignage en l’absence du défendeur est soumis à conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Violences domestiques : la mise en place d'un système effectif de protection des victimes est un impératif conventionnel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de spécialité des magistrats en droit pénal des mineurs fait exception au principe d'indivisibilité du parquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un non-lieu pour prescription n'exonère pas de l'action en responsabilité</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irrecevabilité d'un acte réalisé par un avocat associé non-désigné peut constituer un excès de formalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CJUE : la recevabilité d’un témoignage en l’absence du défendeur est soumis à conditions</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection conventionnelle du principe de prévisibilité de la loi pénale exige une « prudence accrue » des opérateurs économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEDH : un zèle de formalisme engage la responsabilité de l'État au titre du droit au procès équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La protection conventionnelle du principe de prévisibilité de la loi pénale exige une « prudence accrue » des opérateurs économiques</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inutile lourdeur d’une procédure pénale envers une victime fragile caractérise un traitement inhumain et dégradant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'irrecevabilité d'un acte réalisé par un avocat associé non-désigné peut constituer un excès de formalisme</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extradition : le risque d’une détention à perpétuité n’emporte pas automatiquement la qualification d’un traitement inhumain et dégradant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’inutile lourdeur d’une procédure pénale envers une victime fragile caractérise un traitement inhumain et dégradant</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH : une « situation générale de violence » s'opposant à toute extradition vers la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Extradition : le risque d’une détention à perpétuité n’emporte pas automatiquement la qualification d’un traitement inhumain et dégradant</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La police sommée de mieux protéger une victime lors des permissions de son agresseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La police sommée de mieux protéger une victime lors des permissions de son agresseur</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit social européen à l'épreuve de l'Union économique et monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">hal-04599575v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexbase. Lexbase, 2026, Bibliothèque numérique des thèses</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ukraine : quelle place pour les droits fondamentaux dans le processus d’adhésion à l’Union européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUADERNI AISDUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9791259765185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1477,161 +2192,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INDIFFERENCIE : DROIT DE L'HOMME ET UNION EUROPEENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burgorgue-Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Abdelmessih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Abrahams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Agache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1778,51 +2493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652652v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599546v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Abdelmessih" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Abrahams" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Adrien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Agache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593156v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593157v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Abdelmessih" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Abrahams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Adrien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Agache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>