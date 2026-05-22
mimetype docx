--- v0 (2026-04-09)
+++ v1 (2026-05-22)
@@ -1526,245 +1526,245 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, relations internationales et diplomatie. Circulations internationales, échanges, confrontations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions A. Athéna. </w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ferez Sylvain; Terral Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport, un objet social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9791093170183. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Alliance Athéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-143, 2023, Collection ATHENA</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277622v1</w:t>
+                <w:t xml:space="preserve">hal-04321291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, relations internationales et diplomatie. Circulations internationales, échanges, confrontations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Ferez Sylvain; Terral Philippe. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions A. Athéna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport, un objet social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, 2023, 9791093170183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Alliance Athéna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.allianceathena.1950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321291v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Naturalising Process of Technique: The Antinomy of Nature and Culture through the Lens of Chinese Practices</w:t>
               </w:r>
@@ -2161,51 +2161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poquerusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya El Hajj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sioji Ito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorent&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2575270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2020.1730428" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Okui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ob&#339;uf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.136.0097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezinha Petrucia da Nobrega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schirrer Mary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.117.0039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand During" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980907v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1950" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufraisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ibrahime" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203704059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thorlet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poquerusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya El Hajj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sioji Ito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorent&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2575270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2020.1730428" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Okui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ob&#339;uf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.136.0097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezinha Petrucia da Nobrega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schirrer Mary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.117.0039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand During" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980907v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufraisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2205" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ibrahime" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203704059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thorlet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>