--- v0 (2026-03-03)
+++ v1 (2026-04-30)
@@ -66,3026 +66,3026 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust Functionalized Cotton Fabrics with Zr-Based Tetrahedral Cages for Degrading a Chemical Warfare Agent Simulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Cape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Jreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (6), pp.10307-10315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c22435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase-transformable metal-organic polyhedra for membrane processing and switchable gas separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Chun Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Hui Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shang-Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangmei Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaoming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53560-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasi-Homogeneous Photocatalysis in Ultrastiff Microporous Polymer Aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaoming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuma Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (22), pp.15479-15487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c03862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-Lived Charge-Separated States in ZnS/Na-MOR Zeolite upon &amp;lt;i&amp;gt;trans&amp;lt;/i&amp;gt;-Stilbene Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Morais Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, J. Phys. Chem. C, 128 (11), pp.4639-4647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphene oxide-containing chitosan@HKUST-1 beads with increased chemical stability for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mater. Today Sustain., 28, pp.100998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2024.100998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preferential orientation of anisotropic polythiophene rods toward macroscopic chain ordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kitao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taizo Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Ariga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Uemura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Molecular Systems Design &amp; Engineering, 8 (3), pp.316-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2me00204c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porous Metal‐Organic Cages Based on Rigid Bicyclo[2.2.2]oct‐7‐ene Type Ligands: Synthesis, Structure, and Gas Uptake Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Doñagueda Suso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Weetman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan R. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh J. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Chemistry - A European Journal, 29 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled Sequential Assembly of Metal–Organic Polyhedra into Colloidal Gels with High Chemical Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Ying Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Tokuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Chun Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaoming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Small Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (8), pp.4639-4647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sstr.202100197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunable acetylene sorption by flexible catenated metal–organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaele Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Jia Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.816-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-022-00928-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypercrosslinked Polymer Gels as a Synthetic Hybridization Platform for Designing Versatile Molecular Separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaoming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuma Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattapol Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (15), pp.6861-6870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c01090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale structural control of linked metal–organic polyhedra gel by aging-induced linkage-reorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaoming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Villa Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (38), pp.12556-12563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SC02883A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directional asymmetry over multiple length scales in reticular porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaoming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Troyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhei Furukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC05008C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hysteresis in the gas sorption isotherms of metal–organic cages accompanied by subtle changes in molecular packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Larpent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinano Urabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaele Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (25), pp.3689-3692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC00932F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the multiscale self-assembly of metal–organic polyhedra towards functionally graded porous gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaele Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saori Minami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Urayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (47), pp.10833-10842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SC04543K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Level Characterization of the Structure and Interactions in Peptide-Functionalized Metal-Organic Frameworks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya K Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rozanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh N Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (46), pp.16531-16538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced Ligand-Based Luminescence in Metal-Organic Framework Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pastushenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lysenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Géloën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (9), pp.866-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201600124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure-property relationships of water adsorption in metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.3102-3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nj00076e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile functionalized by metal-organic cages for the capture and degradation of chemical warfare agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legrand</w:t>
+                <w:t xml:space="preserve">Elise Cape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Cape</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 French MOFs, COFs and Porous Polymers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène BRAULT; Thomas DEVIC; Stéphane DIRING; Pascaline PRE; Xavier PY, Jun 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life as young CNRS researcher</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Controlled assembly of Metal-Organic Cages into hierarchical structures and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alumni Seminar - Multiscale-Material chemistry seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">½ journée thématique UCCS "MOF"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287674v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled assembly of Metal-Organic Cages into hierarchical structures and their applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Life as young CNRS researcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">½ journée thématique UCCS "MOF"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Alumni Seminar - Multiscale-Material chemistry seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287556v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled assembly of Metal-Organic Cages into hierarchical structures and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Porous Materials Interest Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4th French MOFs-COFs workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th French MOFs-COFs workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-responsive gelation of linked metal-organic cages using pH and light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement Français des Zéolithes (GFZ) – 38ème réunion annuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Obernai (Alsace), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of linker structures on materials properties of linked metal-organic polyhedra gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIRITS/LIMNI joint workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160790v1</w:t>
-              </w:r>
-[...2287 lines deleted...]
-                <w:t xml:space="preserve">hal-01057455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages nanoporeux de type semi-conducteur/zéolithe/chromophore : étude de la (photo)réactivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université Lille 1 - Sciences et Technologies, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01263142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3232,51 +3232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cape" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287662v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furukawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Morais Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hureau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07796" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04817918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khadiri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anouar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2024.100998" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04940751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chun Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hui Chuang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Wei Lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Xiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaoming Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53560-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Su" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Aoyama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kitao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Mori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Uemura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2me00204c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Do&#241;agueda Suso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weetman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Kennedy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh J. Fletcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattapol Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c01090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ying Tsang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tokuda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202100197" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaele Bonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavenn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jia Zheng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Ogawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00928-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Villa Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Haase" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Hara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC02883A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Troyano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Furukawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC05008C" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Craig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Larpent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinano Urabe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC00932F" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Minami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Urayama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC04543K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732868v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhainaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avci-Camur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troyano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00338B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pastushenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600124" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh N Ho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603255" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonnefoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00076e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01263142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cape" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Jreis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c22435" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04940751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chun Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hui Chuang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Wei Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Xiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaoming Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53560-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Su" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Aoyama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03862" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Morais Andrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04817918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khadiri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2024.100998" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kitao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Mori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Uemura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2me00204c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Do&#241;agueda Suso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weetman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Kennedy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh J. Fletcher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300732" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ying Tsang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tokuda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202100197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648780v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaele Bonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavenn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jia Zheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Ogawa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00928-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattapol Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c01090" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Villa Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Haase" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Hara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC02883A" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Troyano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Furukawa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC05008C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Craig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Larpent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinano Urabe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC00932F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Minami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Urayama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC04543K" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh N Ho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603255" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pastushenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600124" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057455v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonnefoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00076e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04540130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287662v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furukawa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01263142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>