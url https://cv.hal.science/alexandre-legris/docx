--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2204,441 +2204,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-sustained nanocluster metastability in oxide dispersion strengthened materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial characterization in carbon nanotube reinforced aluminum matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bordas</w:t>
+                <w:t xml:space="preserve">F. Housaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Trocellier</w:t>
+                <w:t xml:space="preserve">F. Beclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Serruys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. de Carlan</w:t>
+                <w:t xml:space="preserve">M. Touzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.062⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110, pp.94-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2015.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395354v1</w:t>
+                <w:t xml:space="preserve">hal-02394115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of formation of Al4Cu9 during mechanical alloying: An experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Besson</w:t>
+                <w:t xml:space="preserve">Radiation-sustained nanocluster metastability in oxide dispersion strengthened materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-N. Avettand-Fènoël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Thuinet</w:t>
+                <w:t xml:space="preserve">E. Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kwon</w:t>
+                <w:t xml:space="preserve">P. Trocellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Addad</w:t>
+                <w:t xml:space="preserve">Y. Serruys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. de Carlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87, pp.216-224. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.22-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.12.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02268873v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial characterization in carbon nanotube reinforced aluminum matrix composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of formation of Al4Cu9 during mechanical alloying: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Housaer</w:t>
+                <w:t xml:space="preserve">M.-N. Avettand-Fènoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beclin</w:t>
+                <w:t xml:space="preserve">J. Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Touzin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Legris</w:t>
+                <w:t xml:space="preserve">A. Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.216-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.12.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2015.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02394115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical evaluation of dislocation loop sink strengths: A phase-field approach</w:t>
               </w:r>
@@ -2806,51 +2806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 78 (78), pp.328-340. </w:t>
@@ -2882,287 +2882,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01059153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defects and formation driving forces of complex metallic alloys: Atomic-scale study of Al4Cu9</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Kwon</w:t>
+                <w:t xml:space="preserve">Quantitative phase field model for dislocation sink strength calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Besson</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.250-258. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88, pp.50 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2013.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395362v1</w:t>
+                <w:t xml:space="preserve">hal-01828046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase field model for dislocation sink strength calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Rouchette</w:t>
+                <w:t xml:space="preserve">Point defects and formation driving forces of complex metallic alloys: Atomic-scale study of Al4Cu9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-N. Avettand-Fènoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Domain</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88, pp.50 - 60. </w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.250-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2013.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828046v1</w:t>
+                <w:t xml:space="preserve">hal-02395362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of shape anisotropy of self-interstitials on dislocation sink efficiencies in Zr: Multiscale modeling</w:t>
               </w:r>
@@ -3278,90 +3278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles study of Al-Cu energetics and consequences on athermal formation of Cu-rich compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-N. Avettand-Fènoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3402,424 +3402,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-interstitial defects in hexagonal close packed metals revisited: Evidence for low-symmetry configurations in Ti, Zr, and Hf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscale modeling of coherent zirconium hydride precipitation under an applied stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Thuinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vérité</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lingfei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.134108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 438 (1-3), pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828093v1</w:t>
+                <w:t xml:space="preserve">hal-02395364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale modeling of coherent zirconium hydride precipitation under an applied stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Thuinet</w:t>
+                <w:t xml:space="preserve">Characterization of Al/MWCNTs composites prepared by powder metallurgy routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Housaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingfei Zhang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Béclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Touzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.02.034⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, MATEC Web of Conferences, 7, pp.1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130701002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02395364v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Al/MWCNTs composites prepared by powder metallurgy routes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-interstitial defects in hexagonal close packed metals revisited: Evidence for low-symmetry configurations in Ti, Zr, and Hf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Béclin</w:t>
+                <w:t xml:space="preserve">G. Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Touzin</w:t>
+                <w:t xml:space="preserve">Chu-Chun Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tingaud</w:t>
+                <w:t xml:space="preserve">P. Gasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, MATEC Web of Conferences, 7, pp.1002. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130701002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.134108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318826v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modeling of precipitate evolution dynamics in elastically inhomogeneous low-symmetry systems: Application to hydride precipitation in Zr</w:t>
               </w:r>
@@ -4875,523 +4875,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio atomic-scale modelling of iodine effects on hcp zirconium</w:t>
+                <w:t xml:space="preserve">Ab initio atomic-scale determination of point-defect structure in hcp zirconium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legris *</w:t>
+                <w:t xml:space="preserve">C.S. Becquart *</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.589 - 595. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02678370412331320099⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.569 - 575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430412331334625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828669v1</w:t>
+                <w:t xml:space="preserve">hal-01828666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio atomic-scale determination of point-defect structure in hcp zirconium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio atomic-scale modelling of iodine effects on hcp zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hou</w:t>
+                <w:t xml:space="preserve">A. Legris *</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.569 - 575. </w:t>
+              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.589 - 595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430412331334625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02678370412331320099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828666v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-magnetic ordering of CoIV dimers in a new CoIII,IV oxychloride: Neutron diffraction analysis and DFT calculations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low cycle fatigue behaviour of T91 martensitic steel at 300°Cin air and in liquid lead bismuth eutectic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Tancret</w:t>
+                <w:t xml:space="preserve">A Verleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Abraham</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.10.064⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (8), pp.843-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2005.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104945v1</w:t>
+                <w:t xml:space="preserve">hal-02395486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue behaviour of T91 martensitic steel at 300°Cin air and in liquid lead bismuth eutectic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Verleene</w:t>
+                <w:t xml:space="preserve">3D-magnetic ordering of CoIV dimers in a new CoIII,IV oxychloride: Neutron diffraction analysis and DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Vogt</w:t>
+                <w:t xml:space="preserve">Nathalie Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Serre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28 (8), pp.843-851. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 432, pp.88-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2005.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395486v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of complex point defects in ordered alloys: An ab initio study of B2 Fe-Al-B</w:t>
               </w:r>
@@ -5520,51 +5520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (9-10), pp.2459-2463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6257,51 +6257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive ab initio Thermodynamic Treatment of Impurities in Ordered Alloys: Application to Boron in B 2 Fe-Al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6632,51 +6632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale Ab-initio study of the Zr-H system: I. Bulk properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7995,51 +7995,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakaway growth modelling of zirconium: importance of loops layers</w:t>
+                <w:t xml:space="preserve">Understanding irradiation growth of zirconium alloys: a multiscale modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sakaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
@@ -8074,97 +8074,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiscale Materials Modeling (MMM10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Baltimore, MD, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361060v1</w:t>
+                <w:t xml:space="preserve">hal-04361181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding irradiation growth of zirconium alloys: a multiscale modeling</w:t>
+                <w:t xml:space="preserve">Breakaway growth modelling of zirconium: importance of loops layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sakaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
@@ -8199,73 +8199,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiscale Materials Modeling (MMM10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Baltimore, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361181v1</w:t>
+                <w:t xml:space="preserve">hal-04361060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution of Zr under irradiation and post-irradiation annealing modelling based on Object Kinetic Monte Carlo – parameterization optimization and properties of small defect clusters from DFT simulations</w:t>
               </w:r>
@@ -9486,51 +9486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Serruys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOTWISI-4 - The Fourth Workshop On TEM With In Situ Irradiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Orsay, France</w:t>
@@ -9678,359 +9678,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et caractérisation de composites à matrice d'aluminium renforcée par des nanotubes de carbone multifeuillets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of Al-MWCNTs composites by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Housaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Béclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Touzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Touzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMF2013, Colloque de la commission mixte « Poudres et Matériaux Frittés » de la SF2M et du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, BELFORT, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Intergranular and Interphase Boundaries in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, HALKIDIKI, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318937v1</w:t>
+                <w:t xml:space="preserve">hal-02353553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of Al-MWCNTs composites by Spark Plasma Sintering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Elaboration et caractérisation de composites à matrice d'aluminium renforcée par des nanotubes de carbone multifeuillets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Housaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Béclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Touzin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Intergranular and Interphase Boundaries in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, HALKIDIKI, Greece</w:t>
+              <w:t xml:space="preserve">PMF2013, Colloque de la commission mixte « Poudres et Matériaux Frittés » de la SF2M et du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, BELFORT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353553v1</w:t>
+                <w:t xml:space="preserve">hal-02318937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Al/MWCNTs composites prepared by powder metallurgy routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Housaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Béclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Touzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la SF2M 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Villeneuve d'Ascq, France</w:t>
@@ -10059,103 +10059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of Al-MWCNTs composites by powder metallurgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Housaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Béclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Touzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro LightMAT2013, International Congress on Light Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brême, Germany</w:t>
@@ -10443,64 +10443,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontres scientifiques Soleil-LLB, Diffraction des Poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Saint Aubin, France</w:t>
@@ -10903,217 +10903,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embrittlement of a martensitic steel by liquid lead</w:t>
+                <w:t xml:space="preserve">Embrittlement of a martensitic by liquid lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat Junior 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Lausane, Switzerland</w:t>
+              <w:t xml:space="preserve">Technologies, Materials, Thermal-Hydraulics for Lead Alloys (TECLA) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Karslruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441032v1</w:t>
+                <w:t xml:space="preserve">hal-04441056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embrittlement of a martensitic by liquid lead</w:t>
+                <w:t xml:space="preserve">Embrittlement of a martensitic steel by liquid lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies, Materials, Thermal-Hydraulics for Lead Alloys (TECLA) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Karslruhe, Germany</w:t>
+              <w:t xml:space="preserve">Euromat Junior 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Lausane, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441056v1</w:t>
+                <w:t xml:space="preserve">hal-04441032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embrittlement of the martensitic steel 91 by liquid lead</w:t>
               </w:r>
@@ -11792,51 +11792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saka&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thuinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04362251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103699" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03879757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Franck Bouobda Moladje" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117523" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03256367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Christiaen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02921999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02922033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109905" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Christiaen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dequeker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nastar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouobda Moladje G" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aacfdb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Thual" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.12.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Louchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa7f8a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouchette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWP6093J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Piochaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.05.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01350710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouxel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bisor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desormeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouxel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Motta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bisor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trocellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serruys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.062" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZBXZKR9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Housaer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beclin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.10.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01059153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Lescoat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Marquis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2013.11.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.02.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014104" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214104" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.134108" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfei Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.02.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FXSD05K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Housaer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck B&#233;clin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Touzin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.05.041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;tasov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.12.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVL1S54B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Holliger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.094111" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olsson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillemoles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/6/064224" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.014204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Morniroli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02136.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kauffmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702678v" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-396WLWTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054105" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris *" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320099" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828666v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart *" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souidi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331334625" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tancret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBGMQG0R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395486v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verleene" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vogt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.11.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5WZG5KB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395477v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.094103" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395519v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vogt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verleene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-1975-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVTXBDZ3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1738" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0041-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83L0GKX7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395535v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTV0NFKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Besson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2003.11.031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S1LG9L7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.233-234.77" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.225502" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicaise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020335" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F0854974EED40661F464ADA2D250E56FD60D79A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395562v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Vogt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foct" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00730-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7H46S43-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828674v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00173-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q1BMJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395636v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Vogt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00525-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X9QDRZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pastol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1387236" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395617v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.174105" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00523-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFQR6HPV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828691v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Becquart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C van Duysen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00029-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDLWQPRR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828743v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-653-Z3.8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828744v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Van Duysen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-650-R3.24" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246819v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radeva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993203" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AD0A81698255747CA1F5A6D1312B7D1AA187A0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05143721v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adjanor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Debacker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400415v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Race" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/stp164520220031" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361181v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361192v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sakael" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361220v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507276v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339464v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaugoude" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Mathon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nastar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330650v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04286433v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418147v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavoille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607991v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dequeker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51493-2_37" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442297v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Marquis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441909v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arnal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318937v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353552v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771893v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448145v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e de Backer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441060v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nicaise" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441069v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441012v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441032v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441056v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441037v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771857v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Stutzmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025252v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saka&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thuinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04362251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103699" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03879757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Franck Bouobda Moladje" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117523" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03256367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Christiaen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02921999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02922033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109905" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Christiaen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dequeker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nastar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouobda Moladje G" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aacfdb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Thual" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.12.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Louchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa7f8a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouchette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWP6093J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Piochaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.05.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01350710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouxel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bisor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desormeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouxel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Motta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bisor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Housaer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beclin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.10.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trocellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serruys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.062" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZBXZKR9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01059153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Lescoat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Marquis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.02.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2013.11.023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014104" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214104" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfei Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.02.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FXSD05K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Housaer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck B&#233;clin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Touzin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.134108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.05.041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;tasov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.12.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVL1S54B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Holliger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.094111" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olsson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillemoles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/6/064224" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.014204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Morniroli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02136.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kauffmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702678v" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-396WLWTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054105" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart *" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331334625" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris *" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320099" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395486v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verleene" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vogt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.11.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5WZG5KB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tancret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBGMQG0R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395477v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.094103" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395519v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vogt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verleene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-1975-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVTXBDZ3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1738" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0041-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83L0GKX7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395535v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTV0NFKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Besson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2003.11.031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S1LG9L7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.233-234.77" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.225502" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicaise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020335" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F0854974EED40661F464ADA2D250E56FD60D79A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395562v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Vogt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foct" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00730-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7H46S43-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828674v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00173-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q1BMJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395636v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Vogt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00525-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X9QDRZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pastol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1387236" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395617v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.174105" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00523-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFQR6HPV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828691v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Becquart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C van Duysen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00029-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDLWQPRR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828743v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-653-Z3.8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828744v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Van Duysen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-650-R3.24" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246819v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radeva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993203" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AD0A81698255747CA1F5A6D1312B7D1AA187A0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05143721v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adjanor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Debacker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400415v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Race" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/stp164520220031" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361192v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sakael" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361220v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507276v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339464v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaugoude" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Mathon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nastar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330650v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04286433v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418147v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavoille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607991v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dequeker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51493-2_37" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442297v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Marquis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441909v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arnal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318937v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353552v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771893v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448145v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e de Backer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441060v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nicaise" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441069v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441012v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441056v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441032v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441037v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771857v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Stutzmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025252v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>