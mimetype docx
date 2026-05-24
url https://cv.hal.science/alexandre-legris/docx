--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -962,304 +962,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scenario for ‹c› vacancy loop formation in zirconium based on atomic-scale modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio thermodynamics of complex alloys: The case of Al- and Mn-doped ferritic steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Christiaen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Legris</w:t>
+                <w:t xml:space="preserve">Jerome Dequeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Thuinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 179, pp.93-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.030⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Acta Materialia, 169, pp.284-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445245v1</w:t>
+                <w:t xml:space="preserve">hal-02353633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio thermodynamics of complex alloys: The case of Al- and Mn-doped ferritic steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Besson</w:t>
+                <w:t xml:space="preserve">A new scenario for ‹c› vacancy loop formation in zirconium based on atomic-scale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Christiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Dequeker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Legris</w:t>
+                <w:t xml:space="preserve">A. Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Acta Materialia, 169, pp.284-300. </w:t>
+              <w:t xml:space="preserve">, 2019, 179, pp.93-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353633v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of Radiation Induced Segregation in Iron Based Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nastar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1700,51 +1700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D phase-field modelling of dislocation loop sink strengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,51 +1855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nastar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-N. Avettand-Fènoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,90 +2637,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical evaluation of dislocation loop sink strengths: A phase-field approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 352, pp.31 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2748,681 +2748,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced Ostwald ripening in oxide dispersion strengthened ferritic steels irradiated at high ion dose</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Point defects and formation driving forces of complex metallic alloys: Atomic-scale study of Al4Cu9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thuinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-N. Avettand-Fènoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.06.060⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.250-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2013.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01059153v1</w:t>
+                <w:t xml:space="preserve">hal-02395362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative phase field model for dislocation sink strength calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 88, pp.50 - 60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defects and formation driving forces of complex metallic alloys: Atomic-scale study of Al4Cu9</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Influence of shape anisotropy of self-interstitials on dislocation sink efficiencies in Zr: Multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Besson</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2013.11.023⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.014104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395362v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of shape anisotropy of self-interstitials on dislocation sink efficiencies in Zr: Multiscale modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">First-principles study of Al-Cu energetics and consequences on athermal formation of Cu-rich compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-N. Avettand-Fènoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.014104⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90 (214104), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828047v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of Al-Cu energetics and consequences on athermal formation of Cu-rich compounds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiation-induced Ostwald ripening in oxide dispersion strengthened ferritic steels irradiated at high ion dose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (214104), </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78 (78), pp.328-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.06.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395356v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01059153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale modeling of coherent zirconium hydride precipitation under an applied stress</w:t>
               </w:r>
@@ -3531,325 +3531,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Al/MWCNTs composites prepared by powder metallurgy routes</w:t>
+                <w:t xml:space="preserve">Self-interstitial defects in hexagonal close packed metals revisited: Evidence for low-symmetry configurations in Ti, Zr, and Hf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Housaer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Legris</w:t>
+                <w:t xml:space="preserve">G. Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Béclin</w:t>
+                <w:t xml:space="preserve">Chu-Chun Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Touzin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Tingaud</w:t>
+                <w:t xml:space="preserve">P. Gasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130701002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.134108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318826v1</w:t>
+                <w:t xml:space="preserve">hal-01828093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-interstitial defects in hexagonal close packed metals revisited: Evidence for low-symmetry configurations in Ti, Zr, and Hf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Al/MWCNTs composites prepared by powder metallurgy routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Housaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vérité</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Domain</w:t>
+                <w:t xml:space="preserve">Franck Béclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chu-Chun Fu</w:t>
+                <w:t xml:space="preserve">Matthieu Touzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gasca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Legris</w:t>
+                <w:t xml:space="preserve">David Tingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (13), </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, MATEC Web of Conferences, 7, pp.1002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.134108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130701002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828093v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modeling of precipitate evolution dynamics in elastically inhomogeneous low-symmetry systems: Application to hydride precipitation in Zr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3909,51 +3909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ TEM study of the stability of nano-oxides in ODS steels under ion-irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4263,51 +4263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional calculations on structural materials for nuclear energy applications and functional materials for photovoltaic energy applications (abstract only)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4536,51 +4536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Morniroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Khin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4875,523 +4875,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio atomic-scale determination of point-defect structure in hcp zirconium</w:t>
+                <w:t xml:space="preserve">Ab initio atomic-scale modelling of iodine effects on hcp zirconium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S. Becquart *</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A. Legris *</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.569 - 575. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430412331334625⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.589 - 595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678370412331320099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828666v1</w:t>
+                <w:t xml:space="preserve">hal-01828669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio atomic-scale modelling of iodine effects on hcp zirconium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio atomic-scale determination of point-defect structure in hcp zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Becquart *</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legris *</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">M. Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.589 - 595. </w:t>
+              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.569 - 575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02678370412331320099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786430412331334625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828669v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue behaviour of T91 martensitic steel at 300°Cin air and in liquid lead bismuth eutectic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-magnetic ordering of CoIV dimers in a new CoIII,IV oxychloride: Neutron diffraction analysis and DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verleene</w:t>
+                <w:t xml:space="preserve">Nathalie Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Vogt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 432, pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.10.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2005.11.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395486v1</w:t>
+                <w:t xml:space="preserve">hal-00104945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-magnetic ordering of CoIV dimers in a new CoIII,IV oxychloride: Neutron diffraction analysis and DFT calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
+                <w:t xml:space="preserve">Low cycle fatigue behaviour of T91 martensitic steel at 300°Cin air and in liquid lead bismuth eutectic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Tancret</w:t>
+                <w:t xml:space="preserve">J Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Abraham</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 432, pp.88-93. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (8), pp.843-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.10.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2005.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104945v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of complex point defects in ordered alloys: An ab initio study of B2 Fe-Al-B</w:t>
               </w:r>
@@ -5475,260 +5475,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and mechanical properties, a case study: Liquid metal embrittlement of a martensitic steel by liquid lead and other liquid metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of crystal chemistry on ideal plastic shear anisotropy in forsterite: First principle calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Verleene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Serre</w:t>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 40 (9-10), pp.2459-2463. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90 (7), pp.1072-1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-005-1975-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2005.1738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395519v1</w:t>
+                <w:t xml:space="preserve">hal-04713876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystal chemistry on ideal plastic shear anisotropy in forsterite: First principle calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wetting and mechanical properties, a case study: Liquid metal embrittlement of a martensitic steel by liquid lead and other liquid metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Durinck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
+                <w:t xml:space="preserve">A. Verleene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (9-10), pp.2459-2463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-005-1975-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2005.1738⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04713876v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crystal chemistry on ideal plastic shear anisotropy in forsterite: First principle calculations</w:t>
               </w:r>
@@ -5740,74 +5740,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 90 (7), pp.1072-1077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2005.1738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395510v1</w:t>
@@ -5934,77 +5934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of the T91 martensitic steel under monotonic and cyclic loadings in liquid metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verleene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6063,51 +6063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale ab initio study of the Zr–H system: II. Interaction of H with plane defects and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,764 +6251,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive ab initio Thermodynamic Treatment of Impurities in Ordered Alloys: Application to Boron in B 2 Fe-Al</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid metal embrittlement of the martensitic steel 91: influence of the chemical composition of the liquid metal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Morillo</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Foct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.225502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 301 (1), pp.70-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00730-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395543v1</w:t>
+                <w:t xml:space="preserve">hal-02395562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The risk of liquid metal embrittlement of the Z10CDNbV 9-1 martensitic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Foct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (8), pp.217-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:20020335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid metal embrittlement of the martensitic steel 91: influence of the chemical composition of the liquid metal.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic-scale Ab-initio study of the Zr-H system: I. Bulk properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Foct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (13), pp.3513 - 3526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(02)00173-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00730-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02395562v1</w:t>
+                <w:t xml:space="preserve">hal-01828674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale Ab-initio study of the Zr-H system: I. Bulk properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive ab initio Thermodynamic Treatment of Impurities in Ordered Alloys: Application to Boron in B 2 Fe-Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89 (225502), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.225502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(02)00173-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828674v1</w:t>
+                <w:t xml:space="preserve">hal-02395543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embrittlement of the martensitic steel 91 tested in liquid lead</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Nicaise</w:t>
+                <w:t xml:space="preserve">Stress Corrosion Cracking Behavior of α-Brass as a Function of the Oxide Transport Properties in NaNO2 Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Foct</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Pastol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lorang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gorse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00525-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 148 (9), pp.B357-B367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.1387236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395636v1</w:t>
+                <w:t xml:space="preserve">hal-02395629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Corrosion Cracking Behavior of α-Brass as a Function of the Oxide Transport Properties in NaNO2 Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Malki</w:t>
+                <w:t xml:space="preserve">Embrittlement of the martensitic steel 91 tested in liquid lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lorang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Gorse</w:t>
+                <w:t xml:space="preserve">J.B Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Foct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 296 (1-3), pp.256-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00525-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.1387236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02395629v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bulk composition on grain boundary segregation in B 2 F e − A l : An atomic-scale simulation study</w:t>
               </w:r>
@@ -7111,90 +7111,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embrittlement of a martensitic steel by liquid lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Nicaise</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J Foct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 43 (11), pp.997-1001. </w:t>
@@ -7257,51 +7257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the interatomic potentials on molecular dynamics simulations of displacement cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7373,51 +7373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Scale Simulation of the Effect of Hydrogen on Dislocations in Zr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7477,51 +7477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics simulations of displacement cascades: role of the interatomic potentials and of the potential hardening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8976,51 +8976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermodynamique du système Fe-Al-Mn-C à l'aide de calculs ab initio et de modèles d'amas de paires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dequeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9186,575 +9186,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of advanced austenitic steels study of the influence of titanium and niobium on swelling by ion irradiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic-scale modeling of Fe-Al-Mn-C alloy using pair models and Monte-Carlo calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cabet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Dequeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Thuinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuFuel 2017 Second Workshop on Research into Nuclear Fuel and cladding in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">146. TMS Annual Meeting and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, San Diego, Californie, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51493-2_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418147v1</w:t>
+                <w:t xml:space="preserve">hal-01607991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale modeling of Fe-Al-Mn-C alloy using pair models and Monte-Carlo calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of advanced austenitic steels study of the influence of titanium and niobium on swelling by ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaugoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dequeker</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Cabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">146. TMS Annual Meeting and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NuFuel 2017 Second Workshop on Research into Nuclear Fuel and cladding in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607991v1</w:t>
+                <w:t xml:space="preserve">hal-02418147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface stability under irradiation in Oxide Dispersion Strengthened steels</w:t>
+                <w:t xml:space="preserve">The nano-oxides under irradiation in the oxide dispersion strengthened steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Serruys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOTWISI-4 - The Fourth Workshop On TEM With In Situ Irradiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orsay, France</w:t>
+              <w:t xml:space="preserve">NUMAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02442297v1</w:t>
+                <w:t xml:space="preserve">hal-02441909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nano-oxides under irradiation in the oxide dispersion strengthened steels</w:t>
+                <w:t xml:space="preserve">Interface stability under irradiation in Oxide Dispersion Strengthened steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Baumier</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Arnal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Chen</w:t>
+                <w:t xml:space="preserve">E. A. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Serruys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">WOTWISI-4 - The Fourth Workshop On TEM With In Situ Irradiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441909v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02442297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of Al-MWCNTs composites by Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Housaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Béclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Touzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9809,103 +9809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et caractérisation de composites à matrice d'aluminium renforcée par des nanotubes de carbone multifeuillets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Housaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Béclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Touzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMF2013, Colloque de la commission mixte « Poudres et Matériaux Frittés » de la SF2M et du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, BELFORT, France</w:t>
@@ -9934,103 +9934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Al/MWCNTs composites prepared by powder metallurgy routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Housaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Béclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Touzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la SF2M 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Villeneuve d'Ascq, France</w:t>
@@ -10059,103 +10059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of Al-MWCNTs composites by powder metallurgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Housaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Béclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Touzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro LightMAT2013, International Congress on Light Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brême, Germany</w:t>
@@ -10443,64 +10443,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontres scientifiques Soleil-LLB, Diffraction des Poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Saint Aubin, France</w:t>
@@ -10555,51 +10555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEGAPIE Technical Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2001, Karslruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10650,51 +10650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies, Materials, Thermal-Hydraulics for Lead Alloys (TECLA) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10745,470 +10745,470 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference for PhD students in Physical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Physical Society, Jun 2000, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop on grain boundary wetting by liquid metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441012v1</w:t>
+                <w:t xml:space="preserve">hal-04441020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embrittlement of a martensitic steel by liquid lead</w:t>
+                <w:t xml:space="preserve">Embrittlement of a martensitic by liquid lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on grain boundary wetting by liquid metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Technologies, Materials, Thermal-Hydraulics for Lead Alloys (TECLA) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Karslruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441020v1</w:t>
+                <w:t xml:space="preserve">hal-04441056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embrittlement of a martensitic by liquid lead</w:t>
+                <w:t xml:space="preserve">Embrittlement of a martensitic steel by liquid lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies, Materials, Thermal-Hydraulics for Lead Alloys (TECLA) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Karslruhe, Germany</w:t>
+              <w:t xml:space="preserve">Euromat Junior 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Lausane, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441056v1</w:t>
+                <w:t xml:space="preserve">hal-04441032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embrittlement of a martensitic steel by liquid lead</w:t>
+                <w:t xml:space="preserve">Embrittlement of the martensitic steel 91 by liquid lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat Junior 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Lausane, Switzerland</w:t>
+              <w:t xml:space="preserve">International Workshop on Spallation Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441032v1</w:t>
+                <w:t xml:space="preserve">hal-04441037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embrittlement of the martensitic steel 91 by liquid lead</w:t>
+                <w:t xml:space="preserve">Embrittlement of a martensitic steel by liquid lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spallation Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Conference for PhD students in Physical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Physical Society, Jun 2000, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441037v1</w:t>
+                <w:t xml:space="preserve">hal-04441012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11226,51 +11226,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ Transmission Electron Microscopy study of the stability of oxides in ODS steels under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11792,51 +11792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saka&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thuinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04362251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103699" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03879757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Franck Bouobda Moladje" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117523" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03256367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Christiaen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02921999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02922033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109905" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Christiaen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dequeker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nastar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouobda Moladje G" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aacfdb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Thual" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.12.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Louchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa7f8a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouchette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWP6093J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Piochaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.05.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01350710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouxel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bisor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desormeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouxel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Motta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bisor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Housaer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beclin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.10.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trocellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serruys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.062" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZBXZKR9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01059153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Lescoat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Marquis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.02.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2013.11.023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014104" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214104" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfei Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.02.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FXSD05K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Housaer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck B&#233;clin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Touzin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.134108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.05.041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;tasov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.12.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVL1S54B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Holliger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.094111" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olsson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillemoles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/6/064224" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.014204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Morniroli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02136.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kauffmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702678v" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-396WLWTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054105" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart *" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331334625" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris *" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320099" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395486v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verleene" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vogt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.11.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5WZG5KB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tancret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBGMQG0R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395477v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.094103" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395519v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vogt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verleene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-1975-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVTXBDZ3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1738" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0041-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83L0GKX7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395535v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTV0NFKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Besson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2003.11.031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S1LG9L7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.233-234.77" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.225502" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicaise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020335" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F0854974EED40661F464ADA2D250E56FD60D79A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395562v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Vogt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foct" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00730-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7H46S43-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828674v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00173-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q1BMJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395636v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Vogt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00525-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X9QDRZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pastol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1387236" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395617v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.174105" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00523-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFQR6HPV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828691v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Becquart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C van Duysen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00029-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDLWQPRR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828743v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-653-Z3.8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828744v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Van Duysen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-650-R3.24" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246819v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radeva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993203" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AD0A81698255747CA1F5A6D1312B7D1AA187A0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05143721v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adjanor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Debacker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400415v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Race" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/stp164520220031" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361192v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sakael" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361220v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507276v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339464v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaugoude" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Mathon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nastar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330650v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04286433v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418147v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavoille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607991v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dequeker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51493-2_37" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442297v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Marquis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441909v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arnal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318937v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353552v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771893v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448145v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e de Backer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441060v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nicaise" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441069v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441012v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441056v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441032v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441037v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771857v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Stutzmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025252v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saka&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thuinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04362251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103699" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03879757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Franck Bouobda Moladje" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117523" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03256367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Christiaen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02921999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02922033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109905" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dequeker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.03.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Christiaen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nastar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouobda Moladje G" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aacfdb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Thual" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.12.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Louchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa7f8a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouchette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWP6093J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Piochaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.05.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01350710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouxel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bisor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desormeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouxel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Motta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bisor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Housaer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beclin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2015.10.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trocellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serruys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.062" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.12.050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZBXZKR9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2013.11.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.02.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014104" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01059153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Lescoat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Marquis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfei Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.02.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FXSD05K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.134108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Housaer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck B&#233;clin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Touzin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.05.041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;tasov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.12.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVL1S54B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Holliger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.094111" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olsson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillemoles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/6/064224" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806033v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.014204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Morniroli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02136.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kauffmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702678v" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-396WLWTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054105" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris *" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320099" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828666v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart *" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souidi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331334625" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tancret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBGMQG0R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395486v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verleene" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vogt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.11.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5WZG5KB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395477v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.094103" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713876v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1738" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395519v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vogt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verleene" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-1975-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVTXBDZ3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0041-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83L0GKX7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395535v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTV0NFKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Besson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2003.11.031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S1LG9L7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.233-234.77" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicaise" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Vogt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foct" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00730-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7H46S43-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020335" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F0854974EED40661F464ADA2D250E56FD60D79A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828674v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00173-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q1BMJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.225502" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395629v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pastol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gorse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1387236" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Vogt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00525-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X9QDRZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395617v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.174105" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00523-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFQR6HPV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828691v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Becquart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C van Duysen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00029-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDLWQPRR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828743v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-653-Z3.8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828744v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Van Duysen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-650-R3.24" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246819v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radeva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993203" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AD0A81698255747CA1F5A6D1312B7D1AA187A0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05143721v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adjanor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Debacker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400415v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Race" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/stp164520220031" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361192v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sakael" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361220v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507276v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339464v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaugoude" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Mathon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nastar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330650v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04286433v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607991v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dequeker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51493-2_37" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavoille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441909v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arnal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442297v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Marquis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318937v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353552v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771893v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448145v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e de Backer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441060v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nicaise" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441069v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441020v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441032v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441037v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441012v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771857v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Stutzmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025252v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>