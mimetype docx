--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -118,386 +118,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasting effects of transcranial alternating current stimulation (tACS): which mechanisms?</w:t>
+                <w:t xml:space="preserve">In situ electric field dosimetry analysis for powerline frequency peripheral nerve magnetic stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Modolo</w:t>
+                <w:t xml:space="preserve">Eleonore Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Alteköster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank S Prato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.12.1024⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.29887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-12284-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546196v1</w:t>
+                <w:t xml:space="preserve">hal-05213744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electric field dosimetry analysis for powerline frequency peripheral nerve magnetic stimulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional connectivity is dominated by aperiodic, rather than oscillatory, coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Alteköster</w:t>
+                <w:t xml:space="preserve">Noémie Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank S Prato</w:t>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Voytek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-12284-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (45), pp.e1041252025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.1041-25.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213744v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity is dominated by aperiodic, rather than oscillatory, coupling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lasting effects of transcranial alternating current stimulation (tACS): which mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (45), pp.e1041252025. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.568-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.1041-25.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.12.1024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353152v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of the correlated electron problem</w:t>
               </w:r>
@@ -617,51 +617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is activation of the vestibular system by electromagnetic induction a possibility in an MRI context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janita Nissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -747,90 +747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholds and Mechanisms of Human Magnetophosphene Perception Induced by Low Frequency Sinusoidal Magnetic Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janita Nissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilkka Laakso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -881,51 +881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Vestibular Stimulation at Powerline Frequency on Human Pointing Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1011,51 +1011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestibular Extremely Low‐Frequency Magnetic and Electric Stimulation Effects on Human Subjective Visual Vertical Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1109,1234 +1109,1234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Postural Control Under High Levels of Extremely Low Frequency Magnetic Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+                <w:t xml:space="preserve">Probing the circuits of conscious perception with magnetophosphenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Villard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Legros</w:t>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.036034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab97f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499647v1</w:t>
+                <w:t xml:space="preserve">hal-02798352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gapless ground state in the archetypal quantum kagome antiferromagnet ZnCu3(OH)6Cl2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Khuntia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (4), pp.469-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41567-020-0792-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Postural Responses to High Vestibular Specific Extremely Low-Frequency Magnetic Stimulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Human Postural Control Under High Levels of Extremely Low Frequency Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.165387-165395. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 8, pp.101377-101385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2020.3022554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03499662v1</w:t>
+                <w:t xml:space="preserve">hal-03499647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the circuits of conscious perception with magnetophosphenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Legros</w:t>
+                <w:t xml:space="preserve">Human Postural Responses to High Vestibular Specific Extremely Low-Frequency Magnetic Stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (3), pp.036034. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.165387-165395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab97f7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/access.2020.3022554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798352v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal $T$-linear resistivity and Planckian dissipation in overdoped cuprates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Crystal growth and doping control of HgBa2CuO4+δ, the model compound for high-T superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benhabib</w:t>
+                <w:t xml:space="preserve">B. Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Tabis</w:t>
+                <w:t xml:space="preserve">A. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Laliberté</w:t>
+                <w:t xml:space="preserve">P. Bonnaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dion</w:t>
+                <w:t xml:space="preserve">G. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (2), pp.142-147. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.110479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-018-0334-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02086419v1</w:t>
+                <w:t xml:space="preserve">cea-02145955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency‐dependent and montage‐based differences in phosphene perception thresholds via transcranial alternating current stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of extremely low-frequency magnetic fields on human postural control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Evans</w:t>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Palmisano</w:t>
+                <w:t xml:space="preserve">Michael Corbacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Loughran</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.22209⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237 (3), pp.611-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-018-5442-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499677v1</w:t>
+                <w:t xml:space="preserve">hal-03499684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synopsis of IEEE Std C95.1™-2019 “IEEE Standard for Safety Levels With Respect to Human Exposure to Electric, Magnetic, and Electromagnetic Fields, 0 Hz to 300 GHz”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Universal $T$-linear resistivity and Planckian dissipation in overdoped cuprates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bailey</w:t>
+                <w:t xml:space="preserve">Wojciech Tabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Harrington</w:t>
+                <w:t xml:space="preserve">F. Laliberté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akimasa Hirata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Rob Kavet</w:t>
+                <w:t xml:space="preserve">M. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2954823⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.142-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-018-0334-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499674v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02086419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth and doping control of HgBa2CuO4+δ, the model compound for high-T superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Frequency‐dependent and montage‐based differences in phosphene perception thresholds via transcranial alternating current stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Loret</w:t>
+                <w:t xml:space="preserve">Stephen Palmisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Forget</w:t>
+                <w:t xml:space="preserve">Sarah Loughran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bonnaillie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodney Croft</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2019.05.004⟩</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (6), pp.365-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.22209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02145955v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of extremely low-frequency magnetic fields on human postural control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Villard</w:t>
+                <w:t xml:space="preserve">Synopsis of IEEE Std C95.1™-2019 “IEEE Standard for Safety Levels With Respect to Human Exposure to Electric, Magnetic, and Electromagnetic Fields, 0 Hz to 300 GHz”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Allen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+                <w:t xml:space="preserve">Tim Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Corbacio</w:t>
+                <w:t xml:space="preserve">Akimasa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Thomas</w:t>
+                <w:t xml:space="preserve">Robert Rob Kavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 237 (3), pp.611-623. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.171346-171356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-018-5442-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2954823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499684v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a 60 Hz magnetic field of up to 50 millitesla on human tremor and EEG: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Jazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (12), pp.1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2370,51 +2370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human exposure to power frequency magnetic fields up to 7.6 mT: An integrated EEG/fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex W. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,291 +2468,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a 60 Hz Magnetic Field Exposure Up to 3000 μT on Human Brain Activation as Measured by Functional Magnetic Resonance Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The next move in neuromodulation therapy: a question of timing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Brown</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alex Thomas</w:t>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2014.00162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499692v1</w:t>
+                <w:t xml:space="preserve">hal-03499706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The next move in neuromodulation therapy: a question of timing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of a 60 Hz Magnetic Field Exposure Up to 3000 μT on Human Brain Activation as Measured by Functional Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Legros</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Beuter</w:t>
+                <w:t xml:space="preserve">John Roberston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.162. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncom.2014.00162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499706v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anecdotal report of magnetophosphene perception in 50 mT 20, 50 and 60 Hz magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,77 +2842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible mechanisms of synaptic plasticity modulation by extremely low-frequency magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (2), pp.137-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. W. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3044,290 +3044,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using “Smart Stimulators” to Treat Parkinson’s Disease: Re-Engineering Neurostimulation Devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Neurophysiological and behavioral effects of a 60 Hz, 1,800 μT magnetic field in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corbacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2012.00069⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (5), pp.1751-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-2130-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499727v1</w:t>
+                <w:t xml:space="preserve">hal-03499734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiological and behavioral effects of a 60 Hz, 1,800 μT magnetic field in humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using “Smart Stimulators” to Treat Parkinson’s Disease: Re-Engineering Neurostimulation Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2012.00069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-2130-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03499734v1</w:t>
+                <w:t xml:space="preserve">hal-03499727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of MR-based attenuation correction in PET versus SPECT</w:t>
               </w:r>
@@ -3365,51 +3365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Theberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sabondjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (14), pp.4613-4629. </w:t>
@@ -3472,51 +3472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed magnetic field exposure induces lasting changes in neural network dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Stodilka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3605,77 +3605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human cognitive performance in a 3 mT power-line frequency magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Corbacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3745,290 +3745,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of hybrid functional imaging in bioelectromagnetics research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Model-driven therapeutic treatment of neurological disorders: reshaping brain rhythms with neuromodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmentalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10669-011-9309-x⟩</w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2010.0509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501813v1</w:t>
+                <w:t xml:space="preserve">hal-03501826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven therapeutic treatment of neurological disorders: reshaping brain rhythms with neuromodulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evolution of hybrid functional imaging in bioelectromagnetics research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Juen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmentalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (2), pp.134-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10669-011-9309-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2010.0509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03501826v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using wavelet analysis to detect the influence of low frequency magnetic fields on human physiological tremor</w:t>
               </w:r>
@@ -4040,64 +4040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Tupitsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mosekilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4135,64 +4135,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual subject sensitivity to extremely low frequency magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroToxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (4), pp.534-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4217,77 +4217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient effect of low intensity magnetic field on human motor behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (8), pp.827-836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4312,64 +4312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a low intensity magnetic field on human motor behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (8), pp.657-669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4426,51 +4426,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human acute neurophysiological perceptions associated with ELF flux densities up to 50 mT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4478,51 +4478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ostiguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Radio and Antenna Days of the Indian Ocean, RADIO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Reunion Island, France. pp.8968916, </w:t>
@@ -4560,64 +4560,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of brain networks involved in magnetophosphene perception using dense electroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4655,77 +4655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Power-line Frequency Magnetic Field on Human Cognitive Processing: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corbacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,77 +4780,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and neuro-behavioral effects of an exposure to a 60 Hz magnetic field at 1800 microtesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mcnamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,945 +4899,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human acute exposure to a 60 Hz, 1800 microtesla magnetic field: physiological, neurophysiological and behavioral effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Power-Line frequency Magnetic Fields Effects on Human Neurophysiology and Motor Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mcnamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Bioelectromagnetics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">URSI International Union of Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401230v1</w:t>
+                <w:t xml:space="preserve">hal-00401227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-Line frequency Magnetic Fields Effects on Human Neurophysiology and Motor Behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Human acute exposure to a 60 Hz, 1800 microtesla magnetic field: physiological, neurophysiological and behavioral effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mcnamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI International Union of Radio Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">The Bioelectromagnetics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401227v1</w:t>
+                <w:t xml:space="preserve">hal-00401230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical effects of a 60 Hz Magnetic field: from neurophysiology to motor behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse cinématique de la bradykinésie des syndromes parkinsoniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fs Prato</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetism Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Journées Neurologiques de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401206v1</w:t>
+                <w:t xml:space="preserve">hal-00401159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiological and behavioral effects of human acute exposure to a 60 Hz magnetic field up to 1800 µT: Preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Biophysical effects of a 60 Hz Magnetic field: from neurophysiology to motor behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fs Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Biological Effects of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Demokritos, Greece</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetism Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401171v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse cinématique de la bradykinésie des syndromes parkinsoniens : étude préliminaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Neurophysiological and behavioral effects of human acute exposure to a 60 Hz magnetic field up to 1800 µT: Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Gonzales</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Garrigues</w:t>
+                <w:t xml:space="preserve">L. Keenliside</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de Neurologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">4th Workshop on Biological Effects of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Demokritos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401209v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal to study biophysical effects of a 60 Hz magnetic field: From neurophysiology to motor behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse cinématique de la bradykinésie des syndromes parkinsoniens : étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. S Prato</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Bioelectromagnetics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Société de Neurologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401180v1</w:t>
+                <w:t xml:space="preserve">hal-00401209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse cinématique de la bradykinésie des syndromes parkinsoniens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Proposal to study biophysical effects of a 60 Hz magnetic field: From neurophysiology to motor behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Garrigues</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. S Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Neurologiques de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Bioelectromagnetics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401159v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exposition à un champ magnétique de 1000 µT à 50 Hz peut-elle être détectée dans le tremblement physiologique humain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5862,51 +5862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could a 50 Hz, 1000 µT magnetic field have a transient effect on human physiological tremor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5987,51 +5987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could human physiological tremor be transiently modified by the switch of a 50 Hz, 1000 µT MF?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,546 +6104,884 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modulation of working memory by a sinusoidal magnetic field in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroFrance 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of sinusoidal magnetic fields on working memory and eeg signals recurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BioEM Society. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioEM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania Crete, Greece. BioEM2024 Programm Book, pp.24, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peripheral Nerve Stimulation Thresholds in human exposed to extremely low-frequency magnetic fields: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Soyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Altekoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">London Health Research Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, London, Canada. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity is dominated by aperiodic, rather than oscillatory, coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-F. Houvenaghel</w:t>
+                <w:t xml:space="preserve">Recurrence Quantification Analysis of EEG signals: Parameter Selection and Comparison with Spectral Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Voytek</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05351970v1</w:t>
+                <w:t xml:space="preserve">hal-05575422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport signatures of the pseudogap critical point in the cuprate superconductor Bi 2 Sr 2−x La x CuO 6+δ</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional connectivity is dominated by aperiodic, rather than oscillatory, coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Houvenaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Voytek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. -E. Boulanger</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03060548v1</w:t>
+                <w:t xml:space="preserve">hal-05351970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transport signatures of the pseudogap critical point in the cuprate superconductor Bi 2 Sr 2−x La x CuO 6+δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -E. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. -Q. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lizaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gourgout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MAGNETOPHOSPHENES: ETUDE DES MECANISMES PAR ELECTROENCEPHALOGRAPHIE HAUTE RESOLUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6790,51 +7128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Fresnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soyka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Altek&#246;ster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank S Prato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12284-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Voytek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1041-25.2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Alexandradinata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter Armitage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Baydin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Bi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCommRep.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Nissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Reynolds" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kavet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04042777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dumur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3206047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997643" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khuntia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kermarrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0792-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3022554" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02798352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab97f7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02086419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhabib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Tabis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalibert&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0334-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Evans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmisano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Croft" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22209" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bailey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Harrington" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Hirata" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rob Kavet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2954823" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2019.05.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Allen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corbacio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5442-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Jazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121446" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberston" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beuter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plante" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ostiguy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013088" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15368378.2013.776341" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marshall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stodilka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Theberge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sabondjian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/14/024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48AB8A6017F2BBB88560C48B66FAD9F3080416B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stodilka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Prato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robertson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cook" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWL1KF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20676" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GQNRNC5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Miller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Juen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-011-9309-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F6CF7FB9D47810FCA5693C4454472300856598C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501826v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2010.0509" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Pavlov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Tupitsyn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosekilde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968916" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Legros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401302v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcnamee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401230v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401227v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Prato" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401171v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keenliside" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charif" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gonzales" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrigues" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S Prato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401159v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920046v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Altekoster" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monchy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Houvenaghel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voytek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -E. Boulanger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. -Q. Zheng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lizaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766503v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Fresnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouisset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soyka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Altek&#246;ster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank S Prato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12284-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Voytek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1041-25.2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Alexandradinata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter Armitage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Baydin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Bi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCommRep.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Nissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Reynolds" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kavet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04042777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dumur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3206047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02798352v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab97f7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khuntia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kermarrec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0792-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997643" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3022554" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2019.05.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Allen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corbacio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5442-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02086419v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhabib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Tabis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalibert&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0334-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Evans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmisano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Croft" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22209" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bailey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Harrington" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Hirata" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rob Kavet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2954823" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Jazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121446" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beuter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberston" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plante" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ostiguy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013088" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15368378.2013.776341" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00069" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marshall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stodilka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Theberge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sabondjian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/14/024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48AB8A6017F2BBB88560C48B66FAD9F3080416B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stodilka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Prato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robertson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cook" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWL1KF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20676" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GQNRNC5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2010.0509" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Miller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Juen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-011-9309-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F6CF7FB9D47810FCA5693C4454472300856598C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Pavlov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Tupitsyn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosekilde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968916" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Legros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401302v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcnamee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401227v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401230v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gonzales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrigues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401206v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Prato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401171v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keenliside" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S Prato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Moulin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi-Denjean" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920046v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Altekoster" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Medrano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351970v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monchy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Houvenaghel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voytek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060548v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -E. Boulanger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. -Q. Zheng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lizaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766503v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>