--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -118,386 +118,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electric field dosimetry analysis for powerline frequency peripheral nerve magnetic stimulation</w:t>
+                <w:t xml:space="preserve">Lasting effects of transcranial alternating current stimulation (tACS): which mechanisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Fresnel</w:t>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-12284-0⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.568-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.12.1024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213744v1</w:t>
+                <w:t xml:space="preserve">hal-05546196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity is dominated by aperiodic, rather than oscillatory, coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ electric field dosimetry analysis for powerline frequency peripheral nerve magnetic stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Monchy</w:t>
+                <w:t xml:space="preserve">Carsten Alteköster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Duprez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bradley Voytek</w:t>
+                <w:t xml:space="preserve">Frank S Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.1041-25.2025⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.29887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-12284-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353152v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasting effects of transcranial alternating current stimulation (tACS): which mechanisms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional connectivity is dominated by aperiodic, rather than oscillatory, coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Modolo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bradley Voytek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (1), pp.568-568. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (45), pp.e1041252025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.12.1024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.1041-25.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546196v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of the correlated electron problem</w:t>
               </w:r>
@@ -617,51 +617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is activation of the vestibular system by electromagnetic induction a possibility in an MRI context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janita Nissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -747,90 +747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholds and Mechanisms of Human Magnetophosphene Perception Induced by Low Frequency Sinusoidal Magnetic Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janita Nissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilkka Laakso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -881,51 +881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Vestibular Stimulation at Powerline Frequency on Human Pointing Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1011,51 +1011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestibular Extremely Low‐Frequency Magnetic and Electric Stimulation Effects on Human Subjective Visual Vertical Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1109,1234 +1109,1234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the circuits of conscious perception with magnetophosphenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gapless ground state in the archetypal quantum kagome antiferromagnet ZnCu3(OH)6Cl2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+                <w:t xml:space="preserve">P. Khuntia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Ruffini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matias Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab97f7⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.469-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-020-0792-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798352v1</w:t>
+                <w:t xml:space="preserve">hal-02624312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gapless ground state in the archetypal quantum kagome antiferromagnet ZnCu3(OH)6Cl2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Barthélemy</w:t>
+                <w:t xml:space="preserve">Human Postural Control Under High Levels of Extremely Low Frequency Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-020-0792-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.101377-101385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624312v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Postural Control Under High Levels of Extremely Low Frequency Magnetic Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Postural Responses to High Vestibular Specific Extremely Low-Frequency Magnetic Stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.101377-101385. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997643⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.165387-165395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2020.3022554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499647v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Postural Responses to High Vestibular Specific Extremely Low-Frequency Magnetic Stimulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Legros</w:t>
+                <w:t xml:space="preserve">Probing the circuits of conscious perception with magnetophosphenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.165387-165395. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.036034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2020.3022554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ab97f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499662v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth and doping control of HgBa2CuO4+δ, the model compound for high-T superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Universal $T$-linear resistivity and Planckian dissipation in overdoped cuprates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Loret</w:t>
+                <w:t xml:space="preserve">S. Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Forget</w:t>
+                <w:t xml:space="preserve">Wojciech Tabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bonnaillie</w:t>
+                <w:t xml:space="preserve">F. Laliberté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Collin</w:t>
+                <w:t xml:space="preserve">M. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 118, pp.110479. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.142-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2019.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-018-0334-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02145955v1</w:t>
+                <w:t xml:space="preserve">cea-02086419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of extremely low-frequency magnetic fields on human postural control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Villard</w:t>
+                <w:t xml:space="preserve">Synopsis of IEEE Std C95.1™-2019 “IEEE Standard for Safety Levels With Respect to Human Exposure to Electric, Magnetic, and Electromagnetic Fields, 0 Hz to 300 GHz”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Allen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+                <w:t xml:space="preserve">William Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Corbacio</w:t>
+                <w:t xml:space="preserve">Tim Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Thomas</w:t>
+                <w:t xml:space="preserve">Akimasa Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rob Kavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-018-5442-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.171346-171356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2954823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499684v1</w:t>
+                <w:t xml:space="preserve">hal-03499674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal $T$-linear resistivity and Planckian dissipation in overdoped cuprates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Frequency‐dependent and montage‐based differences in phosphene perception thresholds via transcranial alternating current stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Tabis</w:t>
+                <w:t xml:space="preserve">Ian Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Laliberté</w:t>
+                <w:t xml:space="preserve">Stephen Palmisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Loughran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Croft</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-018-0334-2⟩</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (6), pp.365-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.22209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02086419v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency‐dependent and montage‐based differences in phosphene perception thresholds via transcranial alternating current stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian Evans</w:t>
+                <w:t xml:space="preserve">Impact of extremely low-frequency magnetic fields on human postural control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Palmisano</w:t>
+                <w:t xml:space="preserve">Alicia Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Loughran</w:t>
+                <w:t xml:space="preserve">Michael Corbacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodney Croft</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (6), pp.365-374. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237 (3), pp.611-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bem.22209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-018-5442-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499677v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synopsis of IEEE Std C95.1™-2019 “IEEE Standard for Safety Levels With Respect to Human Exposure to Electric, Magnetic, and Electromagnetic Fields, 0 Hz to 300 GHz”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Crystal growth and doping control of HgBa2CuO4+δ, the model compound for high-T superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bailey</w:t>
+                <w:t xml:space="preserve">B. Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Harrington</w:t>
+                <w:t xml:space="preserve">A. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akimasa Hirata</w:t>
+                <w:t xml:space="preserve">P. Bonnaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Rob Kavet</w:t>
+                <w:t xml:space="preserve">G. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.171346-171356. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.110479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2954823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499674v1</w:t>
+                <w:t xml:space="preserve">cea-02145955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a 60 Hz magnetic field of up to 50 millitesla on human tremor and EEG: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Jazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (12), pp.1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2370,51 +2370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human exposure to power frequency magnetic fields up to 7.6 mT: An integrated EEG/fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex W. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,291 +2468,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The next move in neuromodulation therapy: a question of timing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effects of a 60 Hz Magnetic Field Exposure Up to 3000 μT on Human Brain Activation as Measured by Functional Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Beuter</w:t>
+                <w:t xml:space="preserve">Samantha Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Roberston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2014.00162⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499706v1</w:t>
+                <w:t xml:space="preserve">hal-03499692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a 60 Hz Magnetic Field Exposure Up to 3000 μT on Human Brain Activation as Measured by Functional Magnetic Resonance Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The next move in neuromodulation therapy: a question of timing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Roberston</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Thomas</w:t>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0132024. </w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0132024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2014.00162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499692v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anecdotal report of magnetophosphene perception in 50 mT 20, 50 and 60 Hz magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,77 +2842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible mechanisms of synaptic plasticity modulation by extremely low-frequency magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (2), pp.137-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. W. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3044,290 +3044,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiological and behavioral effects of a 60 Hz, 1,800 μT magnetic field in humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Using “Smart Stimulators” to Treat Parkinson’s Disease: Re-Engineering Neurostimulation Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-2130-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2012.00069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499734v1</w:t>
+                <w:t xml:space="preserve">hal-03499727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using “Smart Stimulators” to Treat Parkinson’s Disease: Re-Engineering Neurostimulation Devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Neurophysiological and behavioral effects of a 60 Hz, 1,800 μT magnetic field in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corbacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (5), pp.1751-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-2130-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncom.2012.00069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03499727v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of MR-based attenuation correction in PET versus SPECT</w:t>
               </w:r>
@@ -3365,51 +3365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Theberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sabondjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (14), pp.4613-4629. </w:t>
@@ -3472,51 +3472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed magnetic field exposure induces lasting changes in neural network dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Stodilka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3599,436 +3599,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cognitive performance in a 3 mT power-line frequency magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Model-driven therapeutic treatment of neurological disorders: reshaping brain rhythms with neuromodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.20676⟩</w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2010.0509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499738v1</w:t>
+                <w:t xml:space="preserve">hal-03501826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven therapeutic treatment of neurological disorders: reshaping brain rhythms with neuromodulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evolution of hybrid functional imaging in bioelectromagnetics research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Juen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmentalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (2), pp.134-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10669-011-9309-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2010.0509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03501826v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of hybrid functional imaging in bioelectromagnetics research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Modolo</w:t>
+                <w:t xml:space="preserve">Human cognitive performance in a 3 mT power-line frequency magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Corbacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi Miller</w:t>
+                <w:t xml:space="preserve">Stephanie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Juen</w:t>
+                <w:t xml:space="preserve">Daniel Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmentalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (2), pp.134-139. </w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (8), pp.620-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10669-011-9309-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bem.20676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501813v1</w:t>
+                <w:t xml:space="preserve">hal-03499738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using wavelet analysis to detect the influence of low frequency magnetic fields on human physiological tremor</w:t>
               </w:r>
@@ -4040,64 +4040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Tupitsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mosekilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4135,64 +4135,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual subject sensitivity to extremely low frequency magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroToxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (4), pp.534-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4217,77 +4217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient effect of low intensity magnetic field on human motor behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (8), pp.827-836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4312,64 +4312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a low intensity magnetic field on human motor behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (8), pp.657-669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4386,721 +4386,704 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human acute neurophysiological perceptions associated with ELF flux densities up to 50 mT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recurrence quantification analysis of eeg signal during human magnetophosphene perception induced by extremely low frequency sinusoidal magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Radio and Antenna Days of the Indian Ocean, RADIO 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioEM 2025 - International Conference of Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOEM Society, Jun 2025, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535135v1</w:t>
+                <w:t xml:space="preserve">hal-05574081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of brain networks involved in magnetophosphene perception using dense electroencephalography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Human acute neurophysiological perceptions associated with ELF flux densities up to 50 mT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ostiguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Radio and Antenna Days of the Indian Ocean, RADIO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reunion Island, France. pp.8968916, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/RADIO46463.2019.8968916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736007v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Power-line Frequency Magnetic Field on Human Cognitive Processing: Preliminary Results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of brain networks involved in magnetophosphene perception using dense electroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lawson Research Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, London, Canada</w:t>
+              <w:t xml:space="preserve">BioEM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401310v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and neuro-behavioral effects of an exposure to a 60 Hz magnetic field at 1800 microtesla</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Legros</w:t>
+                <w:t xml:space="preserve">Effects of a Power-line Frequency Magnetic Field on Human Cognitive Processing: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corbacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mcnamee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Beuter</w:t>
+                <w:t xml:space="preserve">J. Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Lawson Research Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401302v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-Line frequency Magnetic Fields Effects on Human Neurophysiology and Motor Behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Physiological and neuro-behavioral effects of an exposure to a 60 Hz magnetic field at 1800 microtesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mcnamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Plante</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI International Union of Radio Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401227v1</w:t>
+                <w:t xml:space="preserve">hal-00401302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human acute exposure to a 60 Hz, 1800 microtesla magnetic field: physiological, neurophysiological and behavioral effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mcnamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5119,363 +5102,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bioelectromagnetics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse cinématique de la bradykinésie des syndromes parkinsoniens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Power-Line frequency Magnetic Fields Effects on Human Neurophysiology and Motor Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Garrigues</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mcnamee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Neurologiques de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">URSI International Union of Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401159v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical effects of a 60 Hz Magnetic field: from neurophysiology to motor behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fs Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetism Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurophysiological and behavioral effects of human acute exposure to a 60 Hz magnetic field up to 1800 µT: Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Keenliside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5494,570 +5477,695 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Biological Effects of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Demokritos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse cinématique de la bradykinésie des syndromes parkinsoniens : étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Neurologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal to study biophysical effects of a 60 Hz magnetic field: From neurophysiology to motor behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. S Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bioelectromagnetics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exposition à un champ magnétique de 1000 µT à 50 Hz peut-elle être détectée dans le tremblement physiologique humain ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse cinématique de la bradykinésie des syndromes parkinsoniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Radioprotection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Neurologiques de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401120v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could a 50 Hz, 1000 µT magnetic field have a transient effect on human physiological tremor?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'exposition à un champ magnétique de 1000 µT à 50 Hz peut-elle être détectée dans le tremblement physiologique humain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Bioelectromagnetics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Société Française de Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401116v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Could a 50 Hz, 1000 µT magnetic field have a transient effect on human physiological tremor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Bioelectromagnetics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Could human physiological tremor be transiently modified by the switch of a 50 Hz, 1000 µT MF?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,51 +6184,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetism Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6130,370 +6238,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of working memory by a sinusoidal magnetic field in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Legros</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sinusoidal magnetic fields on working memory and eeg signals recurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Legros</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BioEM Society. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Chania Crete, Greece. BioEM2024 Programm Book, pp.24, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral Nerve Stimulation Thresholds in human exposed to extremely low-frequency magnetic fields: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Altekoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">London Health Research Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, London, Canada. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6503,485 +6611,485 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence Quantification Analysis of EEG signals: Parameter Selection and Comparison with Spectral Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional connectivity is dominated by aperiodic, rather than oscillatory, coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Houvenaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Voytek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport signatures of the pseudogap critical point in the cuprate superconductor Bi 2 Sr 2−x La x CuO 6+δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -E. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. -Q. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lizaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gourgout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETOPHOSPHENES: ETUDE DES MECANISMES PAR ELECTROENCEPHALOGRAPHIE HAUTE RESOLUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7128,51 +7236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Fresnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouisset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soyka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Altek&#246;ster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank S Prato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12284-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Voytek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1041-25.2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Alexandradinata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter Armitage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Baydin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Bi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCommRep.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Nissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Reynolds" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kavet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04042777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dumur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3206047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02798352v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab97f7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khuntia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kermarrec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0792-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997643" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3022554" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2019.05.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Allen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corbacio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5442-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02086419v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhabib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Tabis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalibert&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0334-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Evans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmisano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Croft" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22209" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bailey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Harrington" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Hirata" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rob Kavet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2954823" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Jazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121446" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beuter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberston" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plante" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ostiguy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013088" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15368378.2013.776341" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00069" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marshall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stodilka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Theberge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sabondjian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/14/024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48AB8A6017F2BBB88560C48B66FAD9F3080416B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stodilka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Prato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robertson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cook" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWL1KF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20676" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GQNRNC5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2010.0509" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Miller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Juen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-011-9309-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F6CF7FB9D47810FCA5693C4454472300856598C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Pavlov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Tupitsyn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosekilde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968916" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Legros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401302v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcnamee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401227v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401230v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gonzales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrigues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401206v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Prato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401171v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keenliside" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S Prato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Moulin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi-Denjean" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920046v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Altekoster" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Medrano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351970v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monchy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Houvenaghel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voytek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060548v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -E. Boulanger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. -Q. Zheng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lizaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766503v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Fresnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soyka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Altek&#246;ster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank S Prato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12284-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Voytek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1041-25.2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Alexandradinata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter Armitage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Baydin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Bi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCommRep.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Nissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Reynolds" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kavet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04042777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dumur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3206047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khuntia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kermarrec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0792-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997643" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3022554" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02798352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab97f7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02086419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhabib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Tabis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalibert&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0334-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bailey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Harrington" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Hirata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rob Kavet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2954823" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Evans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmisano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Croft" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22209" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Allen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corbacio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5442-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2019.05.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Jazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121446" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberston" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beuter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plante" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ostiguy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013088" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15368378.2013.776341" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marshall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stodilka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Theberge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sabondjian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/14/024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48AB8A6017F2BBB88560C48B66FAD9F3080416B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stodilka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Prato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robertson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cook" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWL1KF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2010.0509" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Miller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Juen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-011-9309-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F6CF7FB9D47810FCA5693C4454472300856598C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goulet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20676" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GQNRNC5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Pavlov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Tupitsyn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosekilde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Moulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi-Denjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968916" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736007v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Legros" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcnamee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401230v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401206v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Prato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401171v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keenliside" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gonzales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrigues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S Prato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401116v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401154v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574171v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920046v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Altekoster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Medrano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monchy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Houvenaghel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voytek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -E. Boulanger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. -Q. Zheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lizaire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766503v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>