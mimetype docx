--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -209,295 +209,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electric field dosimetry analysis for powerline frequency peripheral nerve magnetic stimulation</w:t>
+                <w:t xml:space="preserve">Functional connectivity is dominated by aperiodic, rather than oscillatory, coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Fresnel</w:t>
+                <w:t xml:space="preserve">Noémie Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Soyka</w:t>
+                <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Alteköster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank S Prato</w:t>
+                <w:t xml:space="preserve">Bradley Voytek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-12284-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (45), pp.e1041252025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.1041-25.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213744v1</w:t>
+                <w:t xml:space="preserve">hal-05353152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity is dominated by aperiodic, rather than oscillatory, coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ electric field dosimetry analysis for powerline frequency peripheral nerve magnetic stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Monchy</w:t>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Duprez</w:t>
+                <w:t xml:space="preserve">Florian Soyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Legros</w:t>
+                <w:t xml:space="preserve">Carsten Alteköster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley Voytek</w:t>
+                <w:t xml:space="preserve">Frank S Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (45), pp.e1041252025. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.29887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.1041-25.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-12284-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353152v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of the correlated electron problem</w:t>
               </w:r>
@@ -617,51 +617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is activation of the vestibular system by electromagnetic induction a possibility in an MRI context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janita Nissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -786,51 +786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janita Nissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilkka Laakso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -881,51 +881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Vestibular Stimulation at Powerline Frequency on Human Pointing Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1011,51 +1011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestibular Extremely Low‐Frequency Magnetic and Electric Stimulation Effects on Human Subjective Visual Vertical Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1109,369 +1109,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gapless ground state in the archetypal quantum kagome antiferromagnet ZnCu3(OH)6Cl2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Postural Responses to High Vestibular Specific Extremely Low-Frequency Magnetic Stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Khuntia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-020-0792-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.165387-165395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2020.3022554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624312v1</w:t>
+                <w:t xml:space="preserve">hal-03499662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Postural Control Under High Levels of Extremely Low Frequency Magnetic Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bouisset</w:t>
+                <w:t xml:space="preserve">Gapless ground state in the archetypal quantum kagome antiferromagnet ZnCu3(OH)6Cl2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Khuntia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Villard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.101377-101385. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.469-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-020-0792-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499647v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Postural Responses to High Vestibular Specific Extremely Low-Frequency Magnetic Stimulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Human Postural Control Under High Levels of Extremely Low Frequency Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.165387-165395. </w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.101377-101385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2020.3022554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499662v1</w:t>
+                <w:t xml:space="preserve">hal-03499647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the circuits of conscious perception with magnetophosphenes</w:t>
               </w:r>
@@ -1972,77 +1972,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of extremely low-frequency magnetic fields on human postural control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Corbacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,319 +3307,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of MR-based attenuation correction in PET versus SPECT</w:t>
+                <w:t xml:space="preserve">Pulsed magnetic field exposure induces lasting changes in neural network dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Marshall</w:t>
+                <w:t xml:space="preserve">Robert Stodilka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Stodilka</w:t>
+                <w:t xml:space="preserve">Frank Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Theberge</w:t>
+                <w:t xml:space="preserve">John Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Sabondjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Legros</w:t>
+                <w:t xml:space="preserve">Charles Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56 (14), pp.4613-4629. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (12-13), pp.2164-2175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/14/024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2011.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501819v1</w:t>
+                <w:t xml:space="preserve">hal-03501824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed magnetic field exposure induces lasting changes in neural network dynamics</w:t>
+                <w:t xml:space="preserve">A comparison of MR-based attenuation correction in PET versus SPECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Stodilka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Modolo</w:t>
+                <w:t xml:space="preserve">H Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Prato</w:t>
+                <w:t xml:space="preserve">R Stodilka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Robertson</w:t>
+                <w:t xml:space="preserve">J Theberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Cook</w:t>
+                <w:t xml:space="preserve">E Sabondjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 74 (12-13), pp.2164-2175. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (14), pp.4613-4629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2011.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/14/024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501824v1</w:t>
+                <w:t xml:space="preserve">hal-03501819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-driven therapeutic treatment of neurological disorders: reshaping brain rhythms with neuromodulation</w:t>
               </w:r>
@@ -3722,51 +3722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hybrid functional imaging in bioelectromagnetics research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5257,402 +5257,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical effects of a 60 Hz Magnetic field: from neurophysiology to motor behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse cinématique de la bradykinésie des syndromes parkinsoniens : étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fs Prato</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetism Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Société de Neurologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401206v1</w:t>
+                <w:t xml:space="preserve">hal-00401209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiological and behavioral effects of human acute exposure to a 60 Hz magnetic field up to 1800 µT: Preliminary results</w:t>
+                <w:t xml:space="preserve">Biophysical effects of a 60 Hz Magnetic field: from neurophysiology to motor behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fs Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Biological Effects of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Demokritos, Greece</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetism Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401171v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse cinématique de la bradykinésie des syndromes parkinsoniens : étude préliminaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurophysiological and behavioral effects of human acute exposure to a 60 Hz magnetic field up to 1800 µT: Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Gonzales</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Garrigues</w:t>
+                <w:t xml:space="preserve">L. Keenliside</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de Neurologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">4th Workshop on Biological Effects of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Demokritos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401209v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal to study biophysical effects of a 60 Hz magnetic field: From neurophysiology to motor behaviors</w:t>
               </w:r>
@@ -5763,103 +5763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse cinématique de la bradykinésie des syndromes parkinsoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Neurologiques de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Toulouse, France</w:t>
@@ -6278,51 +6278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6485,64 +6485,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral Nerve Stimulation Thresholds in human exposed to extremely low-frequency magnetic fields: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Soyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Altekoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6664,51 +6664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7236,51 +7236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Fresnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soyka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Altek&#246;ster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank S Prato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12284-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Voytek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1041-25.2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Alexandradinata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter Armitage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Baydin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Bi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCommRep.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Nissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Reynolds" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kavet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04042777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dumur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3206047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khuntia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kermarrec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0792-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997643" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3022554" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02798352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab97f7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02086419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhabib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Tabis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalibert&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0334-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bailey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Harrington" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Hirata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rob Kavet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2954823" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Evans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmisano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Croft" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22209" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Allen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corbacio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5442-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2019.05.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Jazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121446" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberston" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beuter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plante" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ostiguy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013088" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15368378.2013.776341" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marshall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stodilka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Theberge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sabondjian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/14/024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48AB8A6017F2BBB88560C48B66FAD9F3080416B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stodilka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Prato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robertson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cook" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWL1KF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2010.0509" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Miller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Juen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-011-9309-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F6CF7FB9D47810FCA5693C4454472300856598C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goulet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20676" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GQNRNC5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Pavlov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Tupitsyn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosekilde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Moulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi-Denjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968916" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736007v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Legros" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcnamee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401230v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401206v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Prato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401171v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keenliside" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gonzales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrigues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S Prato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401116v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401154v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574171v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920046v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Altekoster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Medrano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monchy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Houvenaghel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voytek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -E. Boulanger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. -Q. Zheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lizaire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766503v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Monchy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Voytek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1041-25.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Fresnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soyka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Altek&#246;ster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank S Prato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12284-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Alexandradinata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter Armitage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Baydin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Bi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCommRep.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Nissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Laakso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Reynolds" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kavet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.05.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04042777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dumur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3206047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3022554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khuntia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kermarrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0792-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499647v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02798352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab97f7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02086419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhabib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Tabis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalibert&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0334-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bailey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Harrington" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Hirata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rob Kavet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2954823" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Evans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmisano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Croft" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22209" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Allen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corbacio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5442-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02145955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2019.05.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Jazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121446" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberston" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0132024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beuter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plante" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ostiguy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013088" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15368378.2013.776341" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501824v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stodilka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Prato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robertson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cook" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWL1KF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marshall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stodilka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Theberge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sabondjian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/14/024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48AB8A6017F2BBB88560C48B66FAD9F3080416B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2010.0509" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Miller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Juen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-011-9309-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F6CF7FB9D47810FCA5693C4454472300856598C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goulet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20676" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GQNRNC5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Pavlov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Tupitsyn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosekilde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Moulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi-Denjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO46463.2019.8968916" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736007v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Legros" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcnamee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401230v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gonzales" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrigues" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fs Prato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401171v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keenliside" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S Prato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401116v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401154v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574171v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920046v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Altekoster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Medrano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monchy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Houvenaghel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voytek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -E. Boulanger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. -Q. Zheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lizaire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766503v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>