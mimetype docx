--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -66,77 +66,551 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an SDR implementation of LoRa: Reverse-engineering, demodulation strategies and assessment over Rayleigh channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.595-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2020.02.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the faster-than-Nyquist optimal linear multicarrier system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Siclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Energy and radiosciences, 18 (2), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FTN multicarrier transmission based on tight Gabor frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Siclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13638-017-0878-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of a FTN Multicarrier System: Interference Mitigation Based on Tight Gabor Frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Siclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAI Endorsed Transactions on Cognitive Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (10), pp.152191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/eai.23-2-2017.152191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier and Symbol Synchronisation for LoRa Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -152,1085 +626,611 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.277-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Theoretical Performance and Demodulation Techniques for LoRa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 20th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WoWMoM.2019.8793014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Network for In-Car Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Alderete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADHOC-NOW 2018: 17th International Conference on Ad Hoc Networks and Wireless</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.138 - 144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Spectral Efficiency While Reducing PAPR Using Faster-Than-Nyquist Multicarrier Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Communication Technologies for Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On zero-forcing equalization for short-filtered multicarrier faster-than-Nyquist signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Abello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACSSC 2016 - 50th Annual Asilomar Conference on Signals Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Pacific Grove, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACSSC.2016.7869180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the optimal linear system for multicarrier FTN communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2016 de l'URSI-France Energie et radiosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, URSI-France, Mar 2016, Cesson-Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290054v2</w:t>
-              </w:r>
-[...472 lines deleted...]
-                <w:t xml:space="preserve">hal-01719886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1395,77 +1395,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Multicarrier Communication System Based on Overcomplete Gabor Frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Siclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Noguet; Klaus Moessner; Jacques Palicot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Radio Oriented Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 172, </w:t>
@@ -1788,51 +1788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720656v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Abello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869180" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290054v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.11.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-017-0878-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.23-2-2017.152191" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-40352-6_32" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_32" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01800392v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.02.034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siclet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.11.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-017-0878-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.23-2-2017.152191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8793014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Alderete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Abello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290054v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-40352-6_32" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_32" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01800392v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>