--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -336,278 +336,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-deficient hemicryptophanes for the recognition of anions through anion–π interactions</w:t>
+                <w:t xml:space="preserve">Molecular building-blocks for anion–π interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Miton</w:t>
+                <w:t xml:space="preserve">Élise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Dupin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Yoann Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5OB00245A⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (34), pp.17997 - 18004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cp01879j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044959v1</w:t>
+                <w:t xml:space="preserve">hal-05228205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular building-blocks for anion–π interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-deficient hemicryptophanes for the recognition of anions through anion–π interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Antonetti</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Cotelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (34), pp.17997 - 18004. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cp01879j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5OB00245A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228205v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary Phosphine Oxide Grafted on an Inherently Chiral Calixarene: Synthesis, Resolution, Characterizations, and Catalytic Activity</w:t>
               </w:r>
@@ -989,593 +989,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of a Phosphine-Based Hemicryptophane Cage with an Endo Phosphorus Lone Pair and Formation of the Corresponding Gold Complex</w:t>
+                <w:t xml:space="preserve">Azaphosphatrane/Ag2O catalyzed the carboxylative cyclization of propargylic alcohols and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hennebelle</w:t>
+                <w:t xml:space="preserve">Tong Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Cirillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+                <w:t xml:space="preserve">Hao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Nuel</w:t>
+                <w:t xml:space="preserve">Ziyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 555, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2024.113892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033838v1</w:t>
+                <w:t xml:space="preserve">hal-04892730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azaphosphatrane/Ag2O catalyzed the carboxylative cyclization of propargylic alcohols and CO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of a Phosphine-Based Hemicryptophane Cage with an Endo Phosphorus Lone Pair and Formation of the Corresponding Gold Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Hu</w:t>
+                <w:t xml:space="preserve">Marc Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyi Wang</w:t>
+                <w:t xml:space="preserve">Yoann Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 555, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.4741 - 4748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2024.113892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892730v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of a Phosphine-Based Hemicryptophane Cage with an Endo Phosphorus Lone Pair and Formation of the Corresponding Gold Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 89, pp.4741 - 4748. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+              <w:t xml:space="preserve">, 2024, 89 (7), pp.4741-4748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810597v1</w:t>
+                <w:t xml:space="preserve">hal-05033838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donglin Diao</w:t>
+                <w:t xml:space="preserve">Tété Etonam Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Baidiuk</w:t>
+                <w:t xml:space="preserve">Alexis Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Chaussy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavi Ribas</w:t>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564103v1</w:t>
+                <w:t xml:space="preserve">hal-04760697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled tetrazine cryptophane for ion pair recognition and guest release by cage disassembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Miton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,210 +1610,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60, pp.5217 - 5220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4CC01421A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Membrat</w:t>
+                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baidiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tété Etonam Kondo</w:t>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Agostini</w:t>
+                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Xavi Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760697v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ditopic Covalent Cage for Ion‐Pair Binding: Influence of Anion Complexation on the Cation Exchange Rate</w:t>
               </w:r>
@@ -1985,51 +1985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.e202203212. </w:t>
@@ -2061,650 +2061,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle Stereochemical Effects Influence Binding and Purification Abilities of an Fe II 4 L 4 Cage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinspired complexes confined in well-defined capsules: getting closer to metalloenzyme functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weichao Xue</w:t>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Pesce</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c00294⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc06990c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216375v1</w:t>
+                <w:t xml:space="preserve">hal-04047768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cyclotriveratrylene Solvent‐Dependent Chiral Switch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élise Antonetti</w:t>
+                <w:t xml:space="preserve">Subtle Stereochemical Effects Influence Binding and Purification Abilities of an Fe II 4 L 4 Cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichao Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adinarayana Bellamkonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego García-López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Tanya K Ronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Kai Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (9), pp.5570-5577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202303294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c00294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382458v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Symmetry Macrocycles and Cages for Carbohydrate Recognition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Cyclotriveratrylene Solvent‐Dependent Chiral Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego García-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300291⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383506v1</w:t>
+                <w:t xml:space="preserve">hal-04382458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Detection of Choline in Pseudophysiological Medium with a Fluorescent Cage Receptor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low‐Symmetry Macrocycles and Cages for Carbohydrate Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00606⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072300v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired complexes confined in well-defined capsules: getting closer to metalloenzyme functionalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donglin Diao</w:t>
+                <w:t xml:space="preserve">Selective Detection of Choline in Pseudophysiological Medium with a Fluorescent Cage Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pétuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Colomban</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (14), pp.2444-2449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cc06990c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047768v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence Detection of the Persistent Organic Pollutant Chlordecone in Water at Environmental Concentrations</w:t>
               </w:r>
@@ -2833,51 +2833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to the Syn diastereomers of cryptophane cages using HFIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2948,913 +2948,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
+                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chunyang Li</w:t>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202214039⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (28), pp.10702-10706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873177v1</w:t>
+                <w:t xml:space="preserve">hal-03789423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustrated behavior of Lewis/Brønsted pairs inside molecular cages</w:t>
+                <w:t xml:space="preserve">Sequential Formation of Heteroternary Cucurbit[10]uril (CB[10]) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B Chatelet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengbo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2qo00011c⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961770v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Formation of Heteroternary Cucurbit[10]uril (CB[10]) Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterizations and Applications of Fluoroazaphosphatranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202201656⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (9), pp.e202200115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.202200115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871375v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Circularly polarized luminescence of encaged Eu(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) and Tb(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) complexes controlled by an inherently chiral remote unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Arrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.20154 - 20159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2nj02360a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789423v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence of encaged Eu(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) and Tb(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) complexes controlled by an inherently chiral remote unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Godart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Arrico</w:t>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2nj02360a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202214039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961762v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterizations and Applications of Fluoroazaphosphatranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frustrated behavior of Lewis/Brønsted pairs inside molecular cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guohua Gao</w:t>
+                <w:t xml:space="preserve">B Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (9), pp.e202200115. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1826 - 1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asia.202200115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2qo00011c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029284v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (49), pp.e202214039. </w:t>
@@ -4020,529 +4020,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophane Cages with a C 1 -Symmetric Cyclotriveratrylene Unit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
+                <w:t xml:space="preserve">Rationalization of chirality transfer and fast conformational changes in a tris(2-pyridylmethyl) amine-based cage †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djamel Eddine Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86 (21), pp.15055-15062. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c01731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ra01761f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516854v1</w:t>
+                <w:t xml:space="preserve">hal-03196895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalization of chirality transfer and fast conformational changes in a tris(2-pyridylmethyl) amine-based cage †</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">A tris(benzyltriazolemethyl)amine-based cage as a CuAAC ligand tolerant to exogeneous bulky nucleophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamel Eddine Khatmi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra01761f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (18), pp.2281-2284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC08005E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196895v1</w:t>
+                <w:t xml:space="preserve">hal-03175776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A curved host and second guest cooperatively inhibit the dynamic motion of corannulene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya K Ronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanya K Ronson</w:t>
+                <w:t xml:space="preserve">Zifei Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zifei Lu</w:t>
+                <w:t xml:space="preserve">Jieyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.4079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24344-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tris(benzyltriazolemethyl)amine-based cage as a CuAAC ligand tolerant to exogeneous bulky nucleophiles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hemicryptophane Cages with a C 1 -Symmetric Cyclotriveratrylene Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (18), pp.2281-2284. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (21), pp.15055-15062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CC08005E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c01731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175776v1</w:t>
+                <w:t xml:space="preserve">hal-03516854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Chloroazaphosphatrane Motif for Halogen Bonding in Solution</w:t>
               </w:r>
@@ -4688,77 +4688,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (3), pp.891-895. </w:t>
@@ -4822,51 +4822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gijs M. ter Huurne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pongphak Chidchob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4969,64 +4969,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (2), pp.139-146. </w:t>
@@ -5168,51 +5168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Selective Fluoride Recognition by a Small Tris-Urea Covalent Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5289,77 +5289,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Transfer of Chirality Within Well-Defined Tripodal Supramolecular Cages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5445,51 +5445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5534,377 +5534,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophanes with Improved Fluorescent Properties for the Selective Recognition of Acetylcholine over Choline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">A new fluorescent hemicryptophane for acetylcholine recognition with an unusual recognition mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pétuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gosse</w:t>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00217⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (27), pp.11853-11860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nj02794d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180306v1</w:t>
+                <w:t xml:space="preserve">hal-02920449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fluorescent hemicryptophane for acetylcholine recognition with an unusual recognition mode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Hemicryptophanes with Improved Fluorescent Properties for the Selective Recognition of Acetylcholine over Choline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Insuasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Augustin Long</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lefevre</w:t>
+                <w:t xml:space="preserve">Isabelle Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (27), pp.11853-11860. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (10), pp.6400-6407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0nj02794d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920449v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiopure C 1 -Cyclotriveratrylene with a Reversed Spatial Arrangement of the Substituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (1), pp.160-165. </w:t>
@@ -5936,1268 +5936,1268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General methodology for the chemoselective N-alkylation of (2,2,6,6)-tetramethylpiperidin-4-ol: Contribution of microwave irradiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the role of SBA-15 silica on the activity of quaternary ammonium halides in the coupling of epoxides and CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Giordano</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.12.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2019.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969189v1</w:t>
+                <w:t xml:space="preserve">hal-02397641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brotin</w:t>
+                <w:t xml:space="preserve">Recognition of the persistent organic pollutant chlordecone by a hemicryptophane cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (26), pp.10222-10226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nj01674k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129474v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of the persistent organic pollutant chlordecone by a hemicryptophane cage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nj01674k⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (65), pp.37825-37829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527910v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of SBA-15 silica on the activity of quaternary ammonium halides in the coupling of epoxides and CO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Srour</w:t>
+                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Berthet</w:t>
+                <w:t xml:space="preserve">Innocenzo de Riggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Oueslati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bousquet</w:t>
+                <w:t xml:space="preserve">Françoise Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2019.05.023⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (13), pp.3337-3342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397641v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+                <w:t xml:space="preserve">Investigation of activation energies for dissociation of host-guest complexes in the gas phase using low-energy collision induced dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Marhabaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (5), pp.437-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.4345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373357v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of hemicryptophane host-guest binding energies using high-pressure collision induced dissociation in combination with RRKM modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Different Strategies for Obtaining Enantiopure Hemicryptophanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (3), pp.509-518. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (10), pp.2081-2099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-018-2109-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1612420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323852v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Duprat</w:t>
+                <w:t xml:space="preserve">Investigation of hemicryptophane host-guest binding energies using high-pressure collision induced dissociation in combination with RRKM modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (3), pp.509-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-018-2109-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098293v1</w:t>
+                <w:t xml:space="preserve">hal-02323852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of activation energies for dissociation of host-guest complexes in the gas phase using low-energy collision induced dissociation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sina Marhabaie</w:t>
+                <w:t xml:space="preserve">General methodology for the chemoselective N-alkylation of (2,2,6,6)-tetramethylpiperidin-4-ol: Contribution of microwave irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.4345⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.240-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323750v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Strategies for Obtaining Enantiopure Hemicryptophanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Asif Ikbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (10), pp.2081-2099. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (11), pp.7220-7228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1612420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110985v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality transfer in a cage controls the clockwise/anticlockwise propeller arrangement of the tris(2-pyridylmethyl)amine ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7244,103 +7244,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective recognition of acetylcholine over choline by a fluorescent cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pétuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (21), pp.5253-5257. </w:t>
@@ -7372,377 +7372,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Relaxivity Gd(III)–Hemicryptophane Complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Synthesis, resolution, and chiroptical properties of hemicryptophane cage controlling the chirality of propeller arrangement of a C 3 triamide unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00081⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (11), pp.910-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.23131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092702v1</w:t>
+                <w:t xml:space="preserve">hal-02514499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, resolution, and chiroptical properties of hemicryptophane cage controlling the chirality of propeller arrangement of a C 3 triamide unit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">High-Relaxivity Gd(III)–Hemicryptophane Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (11), pp.910-916. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), pp.1999-2003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.23131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514499v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of chiral supramolecular bisphosphinite palladacycles through hydrogen transfer-promoted self-assembly process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Palpacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (72), pp.10132 - 10135. </w:t>
@@ -7774,377 +7774,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical Chirality Induces a Substrate-Selectivity Switch in Carbohydrates Recognitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">A hemicryptophane with a triple-stranded helical structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00276⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1885 - 1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.14.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896109v1</w:t>
+                <w:t xml:space="preserve">hal-01900425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hemicryptophane with a triple-stranded helical structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Helical Chirality Induces a Substrate-Selectivity Switch in Carbohydrates Recognitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aronica</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14, pp.1885 - 1889. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (12), pp.6301 - 6306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.14.162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900425v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphinous Acid Platinum Complex as Robust Catalyst for Oxidation: Comparison with Palladium and Mechanistic Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (39), pp.5427-5434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8217,51 +8217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8312,77 +8312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc-Azatrane Complexes as Efficient Catalysts for the Conversion of Carbon Dioxide into Cyclic Carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.843-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8442,77 +8442,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (43), pp.4212-14215. </w:t>
@@ -8550,51 +8550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Anion Extraction and Recovery Using a Fe II 4 L 4 Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya K. Ronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8674,317 +8674,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new heterogeneous host–guest catalytic system as an eco-friendly approach for the synthesis of cyclic carbonates from CO 2 and epoxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Mirabaud</w:t>
+                <w:t xml:space="preserve">Covalent Cages with Inwardly Directed Reactive Centers as Confined Metal and Organocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NJ03065K⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (41), pp.5618 - 5628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091949v1</w:t>
+                <w:t xml:space="preserve">hal-01913751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Cages with Inwardly Directed Reactive Centers as Confined Metal and Organocatalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Hérault</w:t>
+                <w:t xml:space="preserve">A new heterogeneous host–guest catalytic system as an eco-friendly approach for the synthesis of cyclic carbonates from CO 2 and epoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mirabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (41), pp.5618 - 5628. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (20), pp.16863-16874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ03065K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913751v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion Binding in Water Drives Structural Adaptation in an Azaphosphatrane-Functionalized Fe II 4 L 4 Tetrahedron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya K. Ronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9068,2001 +9068,2001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Gold(I) Complexes Bearing Verkade's Superbases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Clavier</w:t>
+                <w:t xml:space="preserve">Sulfoxidation inside a C 3 -Vanadium(V) Bowl-Shaped Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700897⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), pp.7340 - 7345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b01886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651052v1</w:t>
+                <w:t xml:space="preserve">hal-01682776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfoxidation inside a C 3 -Vanadium(V) Bowl-Shaped Catalyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dawei Zhang</w:t>
+                <w:t xml:space="preserve">Merging host-guest chemistry and organocatalysis for the chemical valorization of CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mirabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (10), pp.7340 - 7345. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 281, pp.387 - 391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b01886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682776v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging host-guest chemistry and organocatalysis for the chemical valorization of CO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Emergence of Hemicryptophanes: From Synthesis to Applications for Recognition, Molecular Machines, and Supramolecular Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.03.050⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (6), pp.4900 - 4942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682935v1</w:t>
+                <w:t xml:space="preserve">hal-01682799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Hemicryptophanes: From Synthesis to Applications for Recognition, Molecular Machines, and Supramolecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dawei Zhang</w:t>
+                <w:t xml:space="preserve">Efficient method for comprehensive computation of agent-level epidemic dissemination in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina P. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00847⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682799v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of Chiral Tris(2-pyridylmethyl)amine-Based Hemicryptophane Molecular Cages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">“Breathing” Motion of a Modulable Molecular Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Robert Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Di pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00559⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (27), pp.6495-6498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682759v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Breathing” Motion of a Modulable Molecular Cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Tailored oxido-vanadium(V) cage complexes for selective sulfoxidation in confined spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastiano Di pietro</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Jamieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700395⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.789 - 794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sc03045a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682791v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored oxido-vanadium(V) cage complexes for selective sulfoxidation in confined spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of Chiral Tris(2-pyridylmethyl)amine-Based Hemicryptophane Molecular Cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawei Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Benjamin Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sc03045a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (12), pp.6082-6088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682939v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient method for comprehensive computation of agent-level epidemic dissemination in networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina P. Monteiro</w:t>
+                <w:t xml:space="preserve">Synthesis of Gold(I) Complexes Bearing Verkade's Superbases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Cardoso</w:t>
+                <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (37), pp.4311 - 4316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep40885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459628v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Structural Studies of Gallium(III) and Iron(III) Hemicryptophane Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tinant</w:t>
+                <w:t xml:space="preserve">Helical, Axial, and Central Chirality Combined in a Single Cage: Synthesis, Absolute Configuration, and Recognition Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Robert Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02750⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (24), pp.8038 - 8042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201600664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278205v1</w:t>
+                <w:t xml:space="preserve">hal-01470976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical, Axial, and Central Chirality Combined in a Single Cage: Synthesis, Absolute Configuration, and Recognition Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Closed vs Open-Shell CTV Based Host Compounds: A Direct Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guohua Gao</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201600664⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (19), pp.6316 - 6320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201601307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01470976v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed vs Open-Shell CTV Based Host Compounds: A Direct Comparison</w:t>
+                <w:t xml:space="preserve">Synthesis and Structural Studies of Gallium(III) and Iron(III) Hemicryptophane Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lefevre</w:t>
+                <w:t xml:space="preserve">Isabelle Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Robeyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Simonet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Bernard Tinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (19), pp.6316 - 6320. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (3), pp.1011-1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201601307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470981v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azaphosphatranes as Hydrogen-Bonding Organocatalysts for the Activation of Carbonyl Groups: Investigation of Lactide Ring-Opening Polymerization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclotriveratrylene-Based Glycoclusters as High Affinity Ligands of Bacterial Lectins from Pseudomonas aeruginosa and Burkholderia ambifaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Jardel</w:t>
+                <w:t xml:space="preserve">Nicolas Galanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+                <w:t xml:space="preserve">Yanan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Calin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+                <w:t xml:space="preserve">Zachary P. Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600080⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (18), pp.5863 - 5868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201601324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383093v1</w:t>
+                <w:t xml:space="preserve">hal-01470832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotriveratrylene-Based Glycoclusters as High Affinity Ligands of Bacterial Lectins from Pseudomonas aeruginosa and Burkholderia ambifaria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Large-Scale Synthesis of Enantiopure Molecular Cages: Chiroptical and Recognition Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201601324⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2068-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470832v1</w:t>
+                <w:t xml:space="preserve">hal-01278206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Synthesis of Enantiopure Molecular Cages: Chiroptical and Recognition Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Cyclotriveratrylene-BINOL-Based Host Compounds: Synthesis, Absolute Configuration Assignment, and Recognition Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Héloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201504108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (8), pp.3199 - 3205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01278206v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotriveratrylene-BINOL-Based Host Compounds: Synthesis, Absolute Configuration Assignment, and Recognition Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Azaphosphatranes as Hydrogen-Bonding Organocatalysts for the Activation of Carbonyl Groups: Investigation of Lactide Ring-Opening Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1619-1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01470359v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diastereoselective recognition of α-mannoside by hemicryptophane receptors</w:t>
               </w:r>
@@ -11182,90 +11182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluorescent heteroditopic hemicryptophane cage for the selective recognition of choline phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohua Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11310,653 +11310,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and physico-chemical properties of the first water soluble Cu(II)@hemicryptophane complex</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">Investigating host-guest complexes in the catalytic synthesis of cyclic carbonate from styrene oxide and CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mirabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ob02085e⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (11), pp.6748-6752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b01545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473697v1</w:t>
+                <w:t xml:space="preserve">hal-01278207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating host-guest complexes in the catalytic synthesis of cyclic carbonate from styrene oxide and CO2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Synthesis and physico-chemical properties of the first water soluble Cu(II)@hemicryptophane complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (11), pp.6748-6752. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (7), pp.2157-2161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b01545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ob02085e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278207v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Control of Helical Chirality: Thermodynamic Resolution of a Racemic Mixture of CTV Units by Remote Stereogenic Centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the Complexity of Weak Intermolecular Interactions Interfering in Host-Guest Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Joucla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+                <w:t xml:space="preserve">Eloisa Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (14), pp.2931-2935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol5035194⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234191v1</w:t>
+                <w:t xml:space="preserve">hal-01471592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Complexity of Weak Intermolecular Interactions Interfering in Host-Guest Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote Control of Helical Chirality: Thermodynamic Resolution of a Racemic Mixture of CTV Units by Remote Stereogenic Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloisa Serrano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Lionel Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Padula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Di Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500610⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.500-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol5035194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471592v1</w:t>
+                <w:t xml:space="preserve">hal-01234191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azaphosphatrane Organocatalysts in Confined Space: Cage Effect in CO2 Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (28), pp.8571-8574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11996,187 +11996,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in H 2 PO 4 − fluorescent sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Robert Cochrane</w:t>
+                <w:t xml:space="preserve">Immobilization of a N-substituted azaphosphatrane in nanopores of SBA-15 silica for the production of cyclic carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guohua Gao</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (56), pp.29735 - 29749. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (34), pp.14164-14172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra02828g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ta01500b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896779v1</w:t>
+                <w:t xml:space="preserve">hal-01121259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the First Water-Soluble Hemicryptophane Host: Selective Recognition of Choline in Aqueous Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12230,303 +12243,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of a N-substituted azaphosphatrane in nanopores of SBA-15 silica for the production of cyclic carbonates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Joucla</w:t>
+                <w:t xml:space="preserve">N-Heterocyclic Carbene Formation Induced Fluorescent and Colorimetric Sensing of Fluoride Using Perimidinium Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Jamieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ta01500b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (51), pp.17161-17167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121259v1</w:t>
+                <w:t xml:space="preserve">hal-01121296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Heterocyclic Carbene Formation Induced Fluorescent and Colorimetric Sensing of Fluoride Using Perimidinium Derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Recent advances in H 2 PO 4 − fluorescent sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haiqiang Yang</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Robert Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (56), pp.29735 - 29749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra02828g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201404806⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01121296v1</w:t>
+                <w:t xml:space="preserve">hal-01896779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved hemicryptophane hosts for the stereoselective recognition of glucopyranosides</w:t>
               </w:r>
@@ -12564,51 +12564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (24), pp.4211-4217. </w:t>
@@ -12659,77 +12659,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of pre-organization around the azaphosphatrane catalyst's active site in the conversion of CO2 to cyclic carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12805,51 +12805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Activity of an Encaged Verkade’s Superbase in a Base-Catalyzed Diels–Alder Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12909,90 +12909,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bifunctional acridine-based fluorescent sensor: ratiometric sensing of &amp;lt;mml:math altimg=&amp;quot;si1.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msup&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mtext&amp;gt;H&amp;lt;/mml:mtext&amp;gt;&amp;lt;mml:mn&amp;gt;2&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mtext&amp;gt;PO&amp;lt;/mml:mtext&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;4&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:msup&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; and obvious fluorescence quenching towards &amp;lt;mml:math altimg=&amp;quot;si2.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msup&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mtext&amp;gt;HSO&amp;lt;/mml:mtext&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;4&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:msup&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; through a synergistic binding effect of benzimidazolium and urea moieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaozhi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyun Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqiang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13049,622 +13049,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure Supramolecular Cages: Synthesis and Chiral Recognition Properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hemicryptophane-assisted electron transfer: a structural and electronic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Tommasino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Albela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in current chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/128_2013_487⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (5), pp.1530-1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt31530k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117438v1</w:t>
+                <w:t xml:space="preserve">hal-01117205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azaphosphatranes as Structurally Tunable Organocatalysts for Carbonate Synthesis from CO2 and Epoxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral Discrimination of Ammonium Neurotransmitters by C3-Symmetric Enantiopure Hemicryptophane Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Joucla</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (8), pp.475-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.22195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja402053d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117422v1</w:t>
+                <w:t xml:space="preserve">hal-01117222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Discrimination of Ammonium Neurotransmitters by C3-Symmetric Enantiopure Hemicryptophane Hosts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solène Collin</w:t>
+                <w:t xml:space="preserve">Enantiopure Supramolecular Cages: Synthesis and Chiral Recognition Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.22195⟩</w:t>
+              <w:t xml:space="preserve">Topics in current chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341, pp.177-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/128_2013_487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01117222v1</w:t>
+                <w:t xml:space="preserve">hal-01117438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophane-assisted electron transfer: a structural and electronic study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Belen Albela</w:t>
+                <w:t xml:space="preserve">Azaphosphatranes as Structurally Tunable Organocatalysts for Carbonate Synthesis from CO2 and Epoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Kai C. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (5), pp.1530-1535. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (14), pp.5348-5351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2dt31530k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja402053d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117205v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemicryptophane host as efficient primary alkylammonium ion receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13718,328 +13718,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azaphosphatrane Cations: Weak Acids, Robust Phase-transfer Catalysts</w:t>
+                <w:t xml:space="preserve">Homogeneous and silica-supported azidoproazaphosphatranes as efficient catalysts for the synthesis of substituted coumarins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dimitrov-Raytchev</w:t>
+                <w:t xml:space="preserve">Pascal Dimitrov Raytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyvie Roussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201200367⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2012.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117193v1</w:t>
+                <w:t xml:space="preserve">hal-01117191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous and silica-supported azidoproazaphosphatranes as efficient catalysts for the synthesis of substituted coumarins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Azaphosphatrane Cations: Weak Acids, Robust Phase-transfer Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyvie Roussi</w:t>
+                <w:t xml:space="preserve">Pascal Dimitrov-Raytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28, pp.1-4. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (12), pp.2045-2049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2012.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201200367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117191v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute Configuration and Enantiodifferentiation of a Hemicryptophane Incorporating an Azaphosphatrane Moiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dimitrov-Raytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14141,64 +14141,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Cation-π and Anion-π Interactions for Zwitterion Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Gornitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14264,437 +14264,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shorter and Modular Synthesis of Hemicryptophane-tren Derivatives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encaging the Verkade’s Superbases: Thermodynamic and Kinetic Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dimitrov-Raytchev</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Dimitrov Raytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol201355t⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (7), pp.2157-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja1110333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116906v1</w:t>
+                <w:t xml:space="preserve">hal-01116902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cooperative Effect in Ion-Pair Recognition by a Ditopic Hemicryptophane Host</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shorter and Modular Synthesis of Hemicryptophane-tren Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dimitrov-Raytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Lise Chapellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (15), pp.4177-4182. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (14), pp.3706-3709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201002116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol201355t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01116901v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encaging the Verkade’s Superbases: Thermodynamic and Kinetic Consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dimitrov Raytchev</w:t>
+                <w:t xml:space="preserve">The Cooperative Effect in Ion-Pair Recognition by a Ditopic Hemicryptophane Host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (15), pp.4177-4182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201002116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja1110333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116902v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Step Towards Solid Base Catalysis: Azidoproazaphosphatranes Immobilized in Nanopores of Mesoporous Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dimitrov Raytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Bendjeriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14702,51 +14702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 353 (11-12), pp.2067-2077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14909,51 +14909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Designed Cavity for Zwitterionic Species: Selective Recognition of Taurine in Aqueous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15038,64 +15038,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Helical Chirality in Atrane Structures: Solvent-Dependent Chirality Sense in Hemicryptophane-Oxidovanadium(V) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Gornitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15154,77 +15154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Class of C3-Symmetrical Hemicryptophane Hosts: Triamide- and Tren-hemicryptophanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dimitrov Raytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aronica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15297,51 +15297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution and absolute configuration assignment of a chiral hemicryptophane molecular cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dimitrov Raytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15499,306 +15499,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective supramolecular ion-pairing between the TRISPHAT anion and pro-chiral heptamethine cyanine dyes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemicryptophane–oxidovanadium(V) complexes: Lead of a new class of efficient supramolecular catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B905366B⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 267 (2), pp.188-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2009.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320587v1</w:t>
+                <w:t xml:space="preserve">hal-01116838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophane–oxidovanadium(V) complexes: Lead of a new class of efficient supramolecular catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diastereoselective supramolecular ion-pairing between the TRISPHAT anion and pro-chiral heptamethine cyanine dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 267 (2), pp.188-192. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (15), pp.3086-3090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2009.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B905366B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116838v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and activity of macrocyclized chiral Mn(III)-Schiff-base epoxidation catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Gornitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16690,51 +16690,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pH-Responsive Cu-Corrole-Based Cage that Reversibly Encapsulates Fullerene in a Shapeshifting Low-Symmetry Cavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baidiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gabriel Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16779,298 +16779,195 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483500v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-04514997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Image (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Gold(I) Complexes Bearing Verkade's Superbases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01768490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId467"/>
+      <w:footerReference w:type="default" r:id="rId465"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17138,51 +17035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51C3F783"/>
+    <w:nsid w:val="C20CF495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17369,51 +17266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-martinez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6745-5734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271718536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313538338" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hennebelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02984" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.113892" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203212" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Xue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pesce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinarayana Bellamkonda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Ronson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c00294" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300291" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00606" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Esther Kouassi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203887" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202214039" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Dutasta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bugaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chatelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qo00011c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871375v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Zhao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbo Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201656" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Nikulina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Macdonald" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Scherjon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Pearce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09546-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516854v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c01731" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01761f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516095v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifei Lu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Zheng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24344-w" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180310v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs M. ter Huurne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongphak Chidchob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja R. A. Palmans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001293" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611880v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23156" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000204" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202003602" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00217" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03621" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.12.020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397641v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lagarde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Oueslati" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bousquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2019.05.023" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2109-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4345" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1612420" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07244f" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150162v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00931k" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514499v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23131" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palpacelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06283h" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896109v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00276" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900425v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.162" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905995v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801040" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079946v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801170" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701481" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mosquera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Nitschke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201800459" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091949v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mirabaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bayard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03065K" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800867" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682780v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02950" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700897" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682776v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01886" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682935v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.050" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682799v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00847" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682759v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jean" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00559" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682791v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di&#8197;pietro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700395" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682939v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Jamieson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc03045a" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459628v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Nakamura" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina P. Monteiro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cardoso" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40885" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278205v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Robeyns" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02750" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470976v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600664" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZNKJFC2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470981v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Simonet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601307" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383093v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jardel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600080" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTDGH2LC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470832v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Chen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary P. Michael" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601324" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278206v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504108" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG9W6BR5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470359v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00159" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121297v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schmitt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Padula" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Bari" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01915F" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473697v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Collin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob02085e" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278207v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01545" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234191v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5035194" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471592v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Serrano" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500610" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRH7G6H7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121258v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402058" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V28D5GPQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896779v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02828g" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121255v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500706z" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121259v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01500b" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121296v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqiang Yang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404806" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCZTK5RT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121257v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00156g" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121253v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.04.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z78T1K6G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121295v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501457d" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896844v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhi Jiang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Dong" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.083" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z27JXSV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117422v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C. Szeto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja402053d" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117222v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22195" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSVZD0G1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117205v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Tommasino" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31530k" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117139v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06657a" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117193v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov-Raytchev" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200367" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD1L5D5V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117191v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov Raytchev" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvie Roussi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2012.07.012" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6MG3NZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117186v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grass" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22100" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-434D3Z1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116910v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106934" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZW6XMG9L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116906v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Lise Chapellet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol201355t" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116901v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002116" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46H2WTZC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116902v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1110333" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116907v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bendjeriou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100270" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6W6R899-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116904v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc10964b" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116909v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101522" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMG9LGB9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116840v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901976" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J811G20P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116893v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100052r" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116895v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20876" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116896v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102873x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320587v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B905366B" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NM25SKPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116838v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.08.015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WH6819T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357909v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hemmert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327197v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boyer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJ01K40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327201v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00194-5" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SW5NCR2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410104v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409878v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104045v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brotin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410394v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483500v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04514997v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PAUU2136" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01768490v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-martinez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6745-5734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271718536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313538338" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.113892" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hennebelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203212" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Xue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pesce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinarayana Bellamkonda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Ronson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c00294" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300291" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00606" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Esther Kouassi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203887" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbo Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201656" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202214039" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Dutasta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bugaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chatelet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qo00011c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Nikulina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Macdonald" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Scherjon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Pearce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09546-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01761f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifei Lu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Zheng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24344-w" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516854v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c01731" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180310v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs M. ter Huurne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongphak Chidchob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja R. A. Palmans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001293" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611880v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23156" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000204" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202003602" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00217" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03621" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lagarde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Oueslati" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bousquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2019.05.023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4345" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1612420" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2109-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.12.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07244f" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150162v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00931k" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514499v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23131" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palpacelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06283h" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900425v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.162" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896109v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00276" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905995v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801040" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079946v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801170" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701481" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mosquera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Nitschke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201800459" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913751v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800867" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091949v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mirabaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bayard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03065K" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682780v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02950" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682776v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01886" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682935v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.050" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682799v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00847" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459628v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Nakamura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina P. Monteiro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cardoso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40885" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682791v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di&#8197;pietro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700395" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682939v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Jamieson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc03045a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682759v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jean" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00559" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651052v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700897" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470976v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600664" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZNKJFC2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470981v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Simonet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601307" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278205v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Robeyns" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02750" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470832v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Chen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary P. Michael" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601324" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278206v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504108" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG9W6BR5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470359v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00159" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383093v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jardel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600080" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTDGH2LC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121297v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schmitt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Padula" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Bari" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01915F" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278207v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01545" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473697v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Collin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob02085e" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471592v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Serrano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500610" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRH7G6H7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234191v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5035194" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121258v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402058" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V28D5GPQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121259v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01500b" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121255v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500706z" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121296v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqiang Yang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404806" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCZTK5RT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896779v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02828g" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121257v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00156g" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121253v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.04.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z78T1K6G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121295v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501457d" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896844v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhi Jiang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Dong" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.083" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z27JXSV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117205v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Tommasino" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31530k" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117222v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22195" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSVZD0G1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C. Szeto" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja402053d" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117139v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06657a" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117191v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov Raytchev" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvie Roussi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2012.07.012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6MG3NZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117193v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov-Raytchev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200367" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD1L5D5V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117186v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grass" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22100" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-434D3Z1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116910v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106934" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZW6XMG9L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116902v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1110333" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116906v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Lise Chapellet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol201355t" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116901v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002116" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46H2WTZC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116907v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bendjeriou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100270" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6W6R899-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116904v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc10964b" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116909v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101522" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMG9LGB9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116840v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901976" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J811G20P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116893v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100052r" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116895v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20876" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116896v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102873x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116838v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.08.015" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WH6819T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320587v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B905366B" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NM25SKPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357909v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hemmert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327197v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boyer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJ01K40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327201v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00194-5" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SW5NCR2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410104v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409878v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104045v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brotin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410394v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483500v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01768490v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>