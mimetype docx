--- v1 (2026-04-15)
+++ v2 (2026-05-21)
@@ -168,15993 +168,16127 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (122)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Deficient Confined Space: Synthesis and Recognition Properties of a Covalent Molecular Cage Built upon Naphthalene Diimides and Benzene Triimides</w:t>
+                <w:t xml:space="preserve">A pH-Responsive Cu-Corrole-Based Cage That Reversibly Encapsulates Fullerene in a Shapeshifting Low-Symmetry Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daryna Shymon</w:t>
+                <w:t xml:space="preserve">Anna Baidiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Antonetti</w:t>
+                <w:t xml:space="preserve">Tània Pèlachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+                <w:t xml:space="preserve">Paul-Gabriel Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">György Szalóki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Marc Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 28 (4), pp.1312-1316. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 148 (15), pp.15761-15770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5c05115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c21440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485417v1</w:t>
+                <w:t xml:space="preserve">hal-05593467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular building-blocks for anion–π interactions</w:t>
+                <w:t xml:space="preserve">Electron-Deficient Confined Space: Synthesis and Recognition Properties of a Covalent Molecular Cage Built upon Naphthalene Diimides and Benzene Triimides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Antonetti</w:t>
+                <w:t xml:space="preserve">Daryna Shymon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Cotelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cp01879j⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (4), pp.1312-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5c05115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228205v1</w:t>
+                <w:t xml:space="preserve">hal-05485417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-deficient hemicryptophanes for the recognition of anions through anion–π interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Secondary Phosphine Oxide Grafted on an Inherently Chiral Calixarene: Synthesis, Resolution, Characterizations, and Catalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tlusty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5OB00245A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (49), pp.17380-17385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c02171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044959v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Phosphine Oxide Grafted on an Inherently Chiral Calixarene: Synthesis, Resolution, Characterizations, and Catalytic Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+                <w:t xml:space="preserve">Electron-deficient hemicryptophanes for the recognition of anions through anion–π interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c02171⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5OB00245A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472569v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophane: A viable supramolecular approach to improve chlordecone removal from water</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular building-blocks for anion–π interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202304107⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (34), pp.17997 - 18004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cp01879j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444017v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemicryptophane: A viable supramolecular approach to improve chlordecone removal from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+                <w:t xml:space="preserve">Marie Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.e202304107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.202304107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851803v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azaphosphatrane/Ag2O catalyzed the carboxylative cyclization of propargylic alcohols and CO2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyi Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Emile Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2024.113892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (8), pp.5314-5319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892730v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of a Phosphine-Based Hemicryptophane Cage with an Endo Phosphorus Lone Pair and Formation of the Corresponding Gold Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 89, pp.4741 - 4748. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">, 2024, 89 (7), pp.4741-4748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810597v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of a Phosphine-Based Hemicryptophane Cage with an Endo Phosphorus Lone Pair and Formation of the Corresponding Gold Complex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Azaphosphatrane/Ag2O catalyzed the carboxylative cyclization of propargylic alcohols and CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 555, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2024.113892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033838v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of a Phosphine-Based Hemicryptophane Cage with an Endo Phosphorus Lone Pair and Formation of the Corresponding Gold Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.4741 - 4748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760697v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled tetrazine cryptophane for ion pair recognition and guest release by cage disassembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Miton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60, pp.5217 - 5220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4CC01421A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donglin Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baidiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavi Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JACS Au</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ditopic Covalent Cage for Ion‐Pair Binding: Influence of Anion Complexation on the Cation Exchange Rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+                <w:t xml:space="preserve">Tété Etonam Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moraleda</w:t>
+                <w:t xml:space="preserve">Alexis Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300558⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383511v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Importance of Host Symmetry on Carbohydrate Recognition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ditopic Covalent Cage for Ion‐Pair Binding: Influence of Anion Complexation on the Cation Exchange Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Cotelle</w:t>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202203212⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961776v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired complexes confined in well-defined capsules: getting closer to metalloenzyme functionalities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the Importance of Host Symmetry on Carbohydrate Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc06990c⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e202203212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202203212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047768v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtle Stereochemical Effects Influence Binding and Purification Abilities of an Fe II 4 L 4 Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichao Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adinarayana Bellamkonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya K Ronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145 (9), pp.5570-5577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.3c00294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cyclotriveratrylene Solvent‐Dependent Chiral Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Miton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego García-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202303294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low‐Symmetry Macrocycles and Cages for Carbohydrate Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 88 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cplu.202300291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Detection of Choline in Pseudophysiological Medium with a Fluorescent Cage Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pétuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Insuasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (14), pp.2444-2449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence Detection of the Persistent Organic Pollutant Chlordecone in Water at Environmental Concentrations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bioinspired complexes confined in well-defined capsules: getting closer to metalloenzyme functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202203887⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc06990c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150785v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to the Syn diastereomers of cryptophane cages using HFIP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fluorescence Detection of the Persistent Organic Pollutant Chlordecone in Water at Environmental Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Esther Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐loïc Saaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CC06607B⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202203887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850423v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Access to the Syn diastereomers of cryptophane cages using HFIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loic Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (20), pp.3330-3333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CC06607B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789423v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Formation of Heteroternary Cucurbit[10]uril (CB[10]) Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202201656⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202214039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871375v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterizations and Applications of Fluoroazaphosphatranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Frustrated behavior of Lewis/Brønsted pairs inside molecular cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guohua Gao</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Bugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.202200115⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1826 - 1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2qo00011c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029284v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence of encaged Eu(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) and Tb(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) complexes controlled by an inherently chiral remote unit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Arrico</w:t>
+                <w:t xml:space="preserve">Sequential Formation of Heteroternary Cucurbit[10]uril (CB[10]) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengbo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2nj02360a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961762v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (28), pp.10702-10706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.202214039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03873177v1</w:t>
+                <w:t xml:space="preserve">hal-03789423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustrated behavior of Lewis/Brønsted pairs inside molecular cages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Chatelet</w:t>
+                <w:t xml:space="preserve">Circularly polarized luminescence of encaged Eu(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) and Tb(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) complexes controlled by an inherently chiral remote unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Arrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2qo00011c⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.20154 - 20159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2nj02360a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961770v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterizations and Applications of Fluoroazaphosphatranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202214039⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (9), pp.e202200115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.202200115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871347v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Hunter-Gatherer Impact on Vegetation in Last Interglacial and Holocene Europe: Proxies and Challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Davoli</w:t>
+                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-021-09546-2⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (49), pp.e202214039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202214039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517795v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalization of chirality transfer and fast conformational changes in a tris(2-pyridylmethyl) amine-based cage †</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gege Qiu</w:t>
+                <w:t xml:space="preserve">Tracking Hunter-Gatherer Impact on Vegetation in Last Interglacial and Holocene Europe: Proxies and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Nikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Eddine Khatmi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katharine Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulco Scherjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Davoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra01761f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.989-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-021-09546-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196895v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tris(benzyltriazolemethyl)amine-based cage as a CuAAC ligand tolerant to exogeneous bulky nucleophiles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hemicryptophane Cages with a C 1 -Symmetric Cyclotriveratrylene Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CC08005E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (21), pp.15055-15062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c01731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175776v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A curved host and second guest cooperatively inhibit the dynamic motion of corannulene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rationalization of chirality transfer and fast conformational changes in a tris(2-pyridylmethyl) amine-based cage †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24344-w⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra01761f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516095v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophane Cages with a C 1 -Symmetric Cyclotriveratrylene Unit</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">A curved host and second guest cooperatively inhibit the dynamic motion of corannulene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya K Ronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zifei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24344-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c01731⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03516854v1</w:t>
+                <w:t xml:space="preserve">hal-03516095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chloroazaphosphatrane Motif for Halogen Bonding in Solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tris(benzyltriazolemethyl)amine-based cage as a CuAAC ligand tolerant to exogeneous bulky nucleophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (18), pp.2281-2284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC08005E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03516842v1</w:t>
+                <w:t xml:space="preserve">hal-03175776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantio- and Substrate-Selective Recognition of Chiral Neurotransmitters with C 3 -Symmetric Switchable Receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">The Chloroazaphosphatrane Motif for Halogen Bonding in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b04440⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (16), pp.11964-11973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611848v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Length of Cooperative Supramolecular Polymers with Chain Cappers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anja R. A. Palmans</w:t>
+                <w:t xml:space="preserve">Enantio- and Substrate-Selective Recognition of Chiral Neurotransmitters with C 3 -Symmetric Switchable Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202001293⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3), pp.891-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b04440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180310v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure encaged Verkade's superbases: Synthesis, chiroptical properties, and use as chiral derivatizing agent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Controlling the Length of Cooperative Supramolecular Polymers with Chain Cappers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gijs M. ter Huurne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongphak Chidchob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja R. A. Palmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (44), pp.9964-9970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.23156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02611880v1</w:t>
+                <w:t xml:space="preserve">hal-03180310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Azaphosphatranes and Proazaphosphatranes in Confined Spaces</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enantiopure encaged Verkade's superbases: Synthesis, chiroptical properties, and use as chiral derivatizing agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202000204⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (2), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.23156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178459v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective Fluoride Recognition by a Small Tris-Urea Covalent Cage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encapsulation of Azaphosphatranes and Proazaphosphatranes in Confined Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b03429⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (5), pp.977-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202000204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863548v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Transfer of Chirality Within Well-Defined Tripodal Supramolecular Cages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Highly Selective Fluoride Recognition by a Small Tris-Urea Covalent Cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.599893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (7), pp.4706-4711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b03429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153583v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azaphosphatranes Catalyzed Strecker Reaction in the Presence of Water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control and Transfer of Chirality Within Well-Defined Tripodal Supramolecular Cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202003602⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.599893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180316v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fluorescent hemicryptophane for acetylcholine recognition with an unusual recognition mode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Lefevre</w:t>
+                <w:t xml:space="preserve">Azaphosphatranes Catalyzed Strecker Reaction in the Presence of Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nj02794d⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (46), pp.14764-14767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.202003602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920449v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophanes with Improved Fluorescent Properties for the Selective Recognition of Acetylcholine over Choline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">A new fluorescent hemicryptophane for acetylcholine recognition with an unusual recognition mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pétuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gosse</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (27), pp.11853-11860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nj02794d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03180306v1</w:t>
+                <w:t xml:space="preserve">hal-02920449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure C 1 -Cyclotriveratrylene with a Reversed Spatial Arrangement of the Substituents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Hemicryptophanes with Improved Fluorescent Properties for the Selective Recognition of Acetylcholine over Choline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03621⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (10), pp.6400-6407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098280v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of SBA-15 silica on the activity of quaternary ammonium halides in the coupling of epoxides and CO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bousquet</w:t>
+                <w:t xml:space="preserve">Enantiopure C 1 -Cyclotriveratrylene with a Reversed Spatial Arrangement of the Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2019.05.023⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397641v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of the persistent organic pollutant chlordecone by a hemicryptophane cage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General methodology for the chemoselective N-alkylation of (2,2,6,6)-tetramethylpiperidin-4-ol: Contribution of microwave irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nj01674k⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.240-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527910v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Asif Ikbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (11), pp.7220-7228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373357v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the role of SBA-15 silica on the activity of quaternary ammonium halides in the coupling of epoxides and CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Duprat</w:t>
+                <w:t xml:space="preserve">Florian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2019.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098293v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of activation energies for dissociation of host-guest complexes in the gas phase using low-energy collision induced dissociation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Recognition of the persistent organic pollutant chlordecone by a hemicryptophane cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.4345⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (26), pp.10222-10226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nj01674k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323750v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Strategies for Obtaining Enantiopure Hemicryptophanes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (65), pp.37825-37829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1612420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110985v1</w:t>
+                <w:t xml:space="preserve">hal-02373357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of hemicryptophane host-guest binding energies using high-pressure collision induced dissociation in combination with RRKM modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (3), pp.509-518. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-018-2109-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General methodology for the chemoselective N-alkylation of (2,2,6,6)-tetramethylpiperidin-4-ol: Contribution of microwave irradiation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Positive Cooperative Effect in Ion‐Pair Recognition by a Tris‐urea Hemicryptophane Cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocenzo de Riggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.12.020⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (13), pp.3337-3342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969189v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Oxidation of Methane in the Confined Spaces of Molecular Cages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Different Strategies for Obtaining Enantiopure Hemicryptophanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00199⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (10), pp.2081-2099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1612420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129474v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality transfer in a cage controls the clockwise/anticlockwise propeller arrangement of the tris(2-pyridylmethyl)amine ligand</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Investigation of activation energies for dissociation of host-guest complexes in the gas phase using low-energy collision induced dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Marhabaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc07244f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (5), pp.437-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.4345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368870v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective recognition of acetylcholine over choline by a fluorescent cage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chirality transfer in a cage controls the clockwise/anticlockwise propeller arrangement of the tris(2-pyridylmethyl)amine ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ob00931k⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (94), pp.14158-14161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc07244f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150162v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, resolution, and chiroptical properties of hemicryptophane cage controlling the chirality of propeller arrangement of a C 3 triamide unit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Selective recognition of acetylcholine over choline by a fluorescent cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pétuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.23131⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (21), pp.5253-5257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ob00931k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514499v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Relaxivity Gd(III)–Hemicryptophane Complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Synthesis, resolution, and chiroptical properties of hemicryptophane cage controlling the chirality of propeller arrangement of a C 3 triamide unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00081⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (11), pp.910-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.23131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092702v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of chiral supramolecular bisphosphinite palladacycles through hydrogen transfer-promoted self-assembly process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Nuel</w:t>
+                <w:t xml:space="preserve">High-Relaxivity Gd(III)–Hemicryptophane Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), pp.1999-2003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc06283h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01870774v1</w:t>
+                <w:t xml:space="preserve">hal-02092702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hemicryptophane with a triple-stranded helical structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Synthesis of chiral supramolecular bisphosphinite palladacycles through hydrogen transfer-promoted self-assembly process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Palpacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.14.162⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (72), pp.10132 - 10135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc06283h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900425v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helical Chirality Induces a Substrate-Selectivity Switch in Carbohydrates Recognitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (12), pp.6301 - 6306. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphinous Acid Platinum Complex as Robust Catalyst for Oxidation: Comparison with Palladium and Mechanistic Investigations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A hemicryptophane with a triple-stranded helical structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201801040⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1885 - 1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.14.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905995v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verkade's Superbase as an Organocatalyst for the Strecker Reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphinous Acid Platinum Complex as Robust Catalyst for Oxidation: Comparison with Palladium and Mechanistic Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2018 (45), pp.6328-6332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201801170⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 2018 (39), pp.5427-5434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201801040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079946v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-Azatrane Complexes as Efficient Catalysts for the Conversion of Carbon Dioxide into Cyclic Carbonates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Endohedral Functionalized Cage as a Tool to Create Frustrated Lewis Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201701481⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (43), pp.4212-14215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201808291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091940v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endohedral Functionalized Cage as a Tool to Create Frustrated Lewis Pairs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Zinc-Azatrane Complexes as Efficient Catalysts for the Conversion of Carbon Dioxide into Cyclic Carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201808291⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.843-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201701481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896309v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Anion Extraction and Recovery Using a Fe II 4 L 4 Cage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Verkade's Superbase as an Organocatalyst for the Strecker Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201800459⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (45), pp.6328-6332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201801170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091951v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Cages with Inwardly Directed Reactive Centers as Confined Metal and Organocatalysts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Selective Anion Extraction and Recovery Using a Fe II 4 L 4 Cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya K. Ronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan R. Nitschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (14), pp.3717-3721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201800459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800867⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01913751v1</w:t>
+                <w:t xml:space="preserve">hal-02091951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new heterogeneous host–guest catalytic system as an eco-friendly approach for the synthesis of cyclic carbonates from CO 2 and epoxides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Covalent Cages with Inwardly Directed Reactive Centers as Confined Metal and Organocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NJ03065K⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (41), pp.5618 - 5628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091949v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion Binding in Water Drives Structural Adaptation in an Azaphosphatrane-Functionalized Fe II 4 L 4 Tetrahedron</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new heterogeneous host–guest catalytic system as an eco-friendly approach for the synthesis of cyclic carbonates from CO 2 and epoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mirabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b02950⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (20), pp.16863-16874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ03065K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682780v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfoxidation inside a C 3 -Vanadium(V) Bowl-Shaped Catalyst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Anion Binding in Water Drives Structural Adaptation in an Azaphosphatrane-Functionalized Fe II 4 L 4 Tetrahedron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya K. Ronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b01886⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (19), pp.6574 - 6577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b02950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682776v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging host-guest chemistry and organocatalysis for the chemical valorization of CO2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Gold(I) Complexes Bearing Verkade's Superbases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.03.050⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (37), pp.4311 - 4316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682935v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Hemicryptophanes: From Synthesis to Applications for Recognition, Molecular Machines, and Supramolecular Catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Sulfoxidation inside a C 3 -Vanadium(V) Bowl-Shaped Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00847⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), pp.7340 - 7345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b01886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682799v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient method for comprehensive computation of agent-level epidemic dissemination in networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Merging host-guest chemistry and organocatalysis for the chemical valorization of CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mirabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 281, pp.387 - 391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.03.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep40885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02459628v1</w:t>
+                <w:t xml:space="preserve">hal-01682935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Breathing” Motion of a Modulable Molecular Cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Emergence of Hemicryptophanes: From Synthesis to Applications for Recognition, Molecular Machines, and Supramolecular Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700395⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (6), pp.4900 - 4942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682791v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored oxido-vanadium(V) cage complexes for selective sulfoxidation in confined spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">“Breathing” Motion of a Modulable Molecular Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Robert Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Jamieson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Sebastiano Di pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sc03045a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (27), pp.6495-6498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682939v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of Chiral Tris(2-pyridylmethyl)amine-Based Hemicryptophane Molecular Cages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Tailored oxido-vanadium(V) cage complexes for selective sulfoxidation in confined spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Kelsey Jamieson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82 (12), pp.6082-6088. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.789 - 794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6sc03045a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682759v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Gold(I) Complexes Bearing Verkade's Superbases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of Chiral Tris(2-pyridylmethyl)amine-Based Hemicryptophane Molecular Cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Clavier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700897⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (12), pp.6082-6088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651052v1</w:t>
+                <w:t xml:space="preserve">hal-01682759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical, Axial, and Central Chirality Combined in a Single Cage: Synthesis, Absolute Configuration, and Recognition Properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient method for comprehensive computation of agent-level epidemic dissemination in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina P. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201600664⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01470976v1</w:t>
+                <w:t xml:space="preserve">hal-02459628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed vs Open-Shell CTV Based Host Compounds: A Direct Comparison</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Helical, Axial, and Central Chirality Combined in a Single Cage: Synthesis, Absolute Configuration, and Recognition Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Robert Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201601307⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (24), pp.8038 - 8042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201600664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470981v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Structural Studies of Gallium(III) and Iron(III) Hemicryptophane Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tinant</w:t>
+                <w:t xml:space="preserve">Closed vs Open-Shell CTV Based Host Compounds: A Direct Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02750⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (19), pp.6316 - 6320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201601307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278205v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotriveratrylene-Based Glycoclusters as High Affinity Ligands of Bacterial Lectins from Pseudomonas aeruginosa and Burkholderia ambifaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galanos</w:t>
+                <w:t xml:space="preserve">Synthesis and Structural Studies of Gallium(III) and Iron(III) Hemicryptophane Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanan Chen</w:t>
+                <w:t xml:space="preserve">Koen Robeyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary P. Michael</w:t>
+                <w:t xml:space="preserve">Catherine M Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Bernard Tinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (18), pp.5863 - 5868. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (3), pp.1011-1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201601324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470832v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Synthesis of Enantiopure Molecular Cages: Chiroptical and Recognition Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Azaphosphatranes as Hydrogen-Bonding Organocatalysts for the Activation of Carbonyl Groups: Investigation of Lactide Ring-Opening Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201504108⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1619-1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278206v1</w:t>
+                <w:t xml:space="preserve">hal-01383093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotriveratrylene-BINOL-Based Host Compounds: Synthesis, Absolute Configuration Assignment, and Recognition Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Cyclotriveratrylene-Based Glycoclusters as High Affinity Ligands of Bacterial Lectins from Pseudomonas aeruginosa and Burkholderia ambifaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary P. Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00159⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (18), pp.5863 - 5868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201601324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470359v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azaphosphatranes as Hydrogen-Bonding Organocatalysts for the Activation of Carbonyl Groups: Investigation of Lactide Ring-Opening Polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Large-Scale Synthesis of Enantiopure Molecular Cages: Chiroptical and Recognition Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600080⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2068-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383093v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective recognition of α-mannoside by hemicryptophane receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Cyclotriveratrylene-BINOL-Based Host Compounds: Synthesis, Absolute Configuration Assignment, and Recognition Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Héloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4NJ01915F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (8), pp.3199 - 3205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121297v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluorescent heteroditopic hemicryptophane cage for the selective recognition of choline phosphate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Diastereoselective recognition of α-mannoside by hemicryptophane receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Padula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Di Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, in print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4NJ01915F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cc09428j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01471009v1</w:t>
+                <w:t xml:space="preserve">hal-01121297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating host-guest complexes in the catalytic synthesis of cyclic carbonate from styrene oxide and CO2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A fluorescent heteroditopic hemicryptophane cage for the selective recognition of choline phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b01545⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc09428j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278207v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and physico-chemical properties of the first water soluble Cu(II)@hemicryptophane complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (7), pp.2157-2161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ob02085e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Complexity of Weak Intermolecular Interactions Interfering in Host-Guest Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Investigating host-guest complexes in the catalytic synthesis of cyclic carbonate from styrene oxide and CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mirabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500610⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (11), pp.6748-6752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b01545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01471592v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Control of Helical Chirality: Thermodynamic Resolution of a Racemic Mixture of CTV Units by Remote Stereogenic Centers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Insights into the Complexity of Weak Intermolecular Interactions Interfering in Host-Guest Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloisa Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol5035194⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (14), pp.2931-2935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234191v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azaphosphatrane Organocatalysts in Confined Space: Cage Effect in CO2 Conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Remote Control of Helical Chirality: Thermodynamic Resolution of a Racemic Mixture of CTV Units by Remote Stereogenic Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Padula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Di Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201402058⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.500-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol5035194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01121258v1</w:t>
+                <w:t xml:space="preserve">hal-01234191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of a N-substituted azaphosphatrane in nanopores of SBA-15 silica for the production of cyclic carbonates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Azaphosphatrane Organocatalysts in Confined Space: Cage Effect in CO2 Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ta01500b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (28), pp.8571-8574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121259v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of the First Water-Soluble Hemicryptophane Host: Selective Recognition of Choline in Aqueous Medium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recent advances in H 2 PO 4 − fluorescent sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Robert Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol500706z⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (56), pp.29735 - 29749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra02828g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121255v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Heterocyclic Carbene Formation Induced Fluorescent and Colorimetric Sensing of Fluoride Using Perimidinium Derivatives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis of the First Water-Soluble Hemicryptophane Host: Selective Recognition of Choline in Aqueous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201404806⟩</w:t>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (9), pp.2374-2377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol500706z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01121296v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in H 2 PO 4 − fluorescent sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Immobilization of a N-substituted azaphosphatrane in nanopores of SBA-15 silica for the production of cyclic carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guohua Gao</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra02828g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (34), pp.14164-14172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ta01500b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896779v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved hemicryptophane hosts for the stereoselective recognition of glucopyranosides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bousquet</w:t>
+                <w:t xml:space="preserve">N-Heterocyclic Carbene Formation Induced Fluorescent and Colorimetric Sensing of Fluoride Using Perimidinium Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Jamieson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (51), pp.17161-17167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ob00156g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01121257v1</w:t>
+                <w:t xml:space="preserve">hal-01121296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of pre-organization around the azaphosphatrane catalyst's active site in the conversion of CO2 to cyclic carbonates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Improved hemicryptophane hosts for the stereoselective recognition of glucopyranosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2014.04.004⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (24), pp.4211-4217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ob00156g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01121253v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Activity of an Encaged Verkade’s Superbase in a Base-Catalyzed Diels–Alder Reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Role of pre-organization around the azaphosphatrane catalyst's active site in the conversion of CO2 to cyclic carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dufaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo501457d⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.26-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2014.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121295v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bifunctional acridine-based fluorescent sensor: ratiometric sensing of &amp;lt;mml:math altimg=&amp;quot;si1.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msup&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mtext&amp;gt;H&amp;lt;/mml:mtext&amp;gt;&amp;lt;mml:mn&amp;gt;2&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mtext&amp;gt;PO&amp;lt;/mml:mtext&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;4&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:msup&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; and obvious fluorescence quenching towards &amp;lt;mml:math altimg=&amp;quot;si2.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msup&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mtext&amp;gt;HSO&amp;lt;/mml:mtext&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;4&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:msup&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; through a synergistic binding effect of benzimidazolium and urea moieties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Catalytic Activity of an Encaged Verkade’s Superbase in a Base-Catalyzed Diels–Alder Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (18), pp.8684-8688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo501457d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01896844v1</w:t>
+                <w:t xml:space="preserve">hal-01121295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophane-assisted electron transfer: a structural and electronic study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">A bifunctional acridine-based fluorescent sensor: ratiometric sensing of &amp;lt;mml:math altimg=&amp;quot;si1.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msup&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mtext&amp;gt;H&amp;lt;/mml:mtext&amp;gt;&amp;lt;mml:mn&amp;gt;2&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mtext&amp;gt;PO&amp;lt;/mml:mtext&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;4&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:msup&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; and obvious fluorescence quenching towards &amp;lt;mml:math altimg=&amp;quot;si2.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msup&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mtext&amp;gt;HSO&amp;lt;/mml:mtext&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;4&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:msup&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; through a synergistic binding effect of benzimidazolium and urea moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belen Albela</w:t>
+                <w:t xml:space="preserve">Xiaozhi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Zhiyun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (5), pp.1530-1535. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (48), pp.10457 - 10462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2dt31530k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117205v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Discrimination of Ammonium Neurotransmitters by C3-Symmetric Enantiopure Hemicryptophane Hosts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Enantiopure Supramolecular Cages: Synthesis and Chiral Recognition Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics in current chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341, pp.177-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/128_2013_487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.22195⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01117222v1</w:t>
+                <w:t xml:space="preserve">hal-01117438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure Supramolecular Cages: Synthesis and Chiral Recognition Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Azaphosphatranes as Structurally Tunable Organocatalysts for Carbonate Synthesis from CO2 and Epoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai C. Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in current chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (14), pp.5348-5351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja402053d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/128_2013_487⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01117438v1</w:t>
+                <w:t xml:space="preserve">hal-01117422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azaphosphatranes as Structurally Tunable Organocatalysts for Carbonate Synthesis from CO2 and Epoxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Chiral Discrimination of Ammonium Neurotransmitters by C3-Symmetric Enantiopure Hemicryptophane Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (14), pp.5348-5351. </w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (8), pp.475-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja402053d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chir.22195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117422v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophane host as efficient primary alkylammonium ion receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Hemicryptophane-assisted electron transfer: a structural and electronic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Tommasino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Albela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (5), pp.1530-1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt31530k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1ob06657a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117139v1</w:t>
+                <w:t xml:space="preserve">hal-01117205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous and silica-supported azidoproazaphosphatranes as efficient catalysts for the synthesis of substituted coumarins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Hemicryptophane host as efficient primary alkylammonium ion receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2012.07.012⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (5), pp.1056-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ob06657a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01117191v1</w:t>
+                <w:t xml:space="preserve">hal-01117139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azaphosphatrane Cations: Weak Acids, Robust Phase-transfer Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dimitrov-Raytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (12), pp.2045-2049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201200367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Configuration and Enantiodifferentiation of a Hemicryptophane Incorporating an Azaphosphatrane Moiety</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogeneous and silica-supported azidoproazaphosphatranes as efficient catalysts for the synthesis of substituted coumarins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dimitrov Raytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyvie Roussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.22100⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2012.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117186v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Cation-π and Anion-π Interactions for Zwitterion Recognition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Absolute Configuration and Enantiodifferentiation of a Hemicryptophane Incorporating an Azaphosphatrane Moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dimitrov-Raytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Grass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201106934⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (12), pp.1077-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.22100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01116910v1</w:t>
+                <w:t xml:space="preserve">hal-01117186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encaging the Verkade’s Superbases: Thermodynamic and Kinetic Consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combined Cation-π and Anion-π Interactions for Zwitterion Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja1110333⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.504-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201106934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116902v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shorter and Modular Synthesis of Hemicryptophane-tren Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dimitrov-Raytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Lise Chapellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (14), pp.3706-3709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol201355t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cooperative Effect in Ion-Pair Recognition by a Ditopic Hemicryptophane Host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (15), pp.4177-4182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201002116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Step Towards Solid Base Catalysis: Azidoproazaphosphatranes Immobilized in Nanopores of Mesoporous Silica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Encaging the Verkade’s Superbases: Thermodynamic and Kinetic Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dimitrov Raytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201100270⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (7), pp.2157-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja1110333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01116907v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive enantioselective recognition of glucopyranosides by inherently chiral hemicryptophanes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A New Step Towards Solid Base Catalysis: Azidoproazaphosphatranes Immobilized in Nanopores of Mesoporous Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dimitrov Raytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Bendjeriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cc10964b⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 353 (11-12), pp.2067-2077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201100270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116904v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Designed Cavity for Zwitterionic Species: Selective Recognition of Taurine in Aqueous Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Exclusive enantioselective recognition of glucopyranosides by inherently chiral hemicryptophanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201101522⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (20), pp.5861-5863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc10964b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01116909v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Helical Chirality in Atrane Structures: Solvent-Dependent Chirality Sense in Hemicryptophane-Oxidovanadium(V) Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Designed Cavity for Zwitterionic Species: Selective Recognition of Taurine in Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (2), pp.520-527. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200901976⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 17 (48), pp.13405-13408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116840v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Class of C3-Symmetrical Hemicryptophane Hosts: Triamide- and Tren-hemicryptophanes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Controlling Helical Chirality in Atrane Structures: Solvent-Dependent Chirality Sense in Hemicryptophane-Oxidovanadium(V) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo100052r⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (2), pp.520-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200901976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116893v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution and absolute configuration assignment of a chiral hemicryptophane molecular cage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">A New Class of C3-Symmetrical Hemicryptophane Hosts: Triamide- and Tren-hemicryptophanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dimitrov Raytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.20876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (6), pp.2099-2102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo100052r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116895v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible, Solvent-Induced Chirality Switch in Atrane Structure: Control of the Unidirectional Motion of the Molecular Propeller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Resolution and absolute configuration assignment of a chiral hemicryptophane molecular cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dimitrov Raytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja102873x⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (10), pp.885-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.20876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116896v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophane–oxidovanadium(V) complexes: Lead of a new class of efficient supramolecular catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reversible, Solvent-Induced Chirality Switch in Atrane Structure: Control of the Unidirectional Motion of the Molecular Propeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2009.08.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (47), pp.16733-16734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja102873x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01116838v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diastereoselective supramolecular ion-pairing between the TRISPHAT anion and pro-chiral heptamethine cyanine dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aronica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (15), pp.3086-3090. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B905366B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and activity of macrocyclized chiral Mn(III)-Schiff-base epoxidation catalysts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hemicryptophane–oxidovanadium(V) complexes: Lead of a new class of efficient supramolecular catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hemmert</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 267 (2), pp.188-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2009.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357909v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gas pressure on the sensitivity of micromachined thermal accelerometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis and activity of macrocyclized chiral Mn(III)-Schiff-base epoxidation catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Gornitzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Boyer</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2163-2171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00327197v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of gas pressure on the sensitivity of micromachined thermal accelerometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 109 (1-2), pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2003.09.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Design of a micromachined thermal accelerometer: thermal simulation and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34 (4), pp.275-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0026-2692(02)00194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16164,262 +16298,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance spécifique et détection de la chlordécone par des hémicryptophanes dans l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance spécifique et détection de la chlordécone par des hémicryptophanes dans l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP 2022 - 50ème Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16429,124 +16563,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-soluble cryptophanes: design and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calixarenes and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16556,117 +16690,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent hemicryptophanes and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP23172433. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16676,147 +16810,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pH-Responsive Cu-Corrole-Based Cage that Reversibly Encapsulates Fullerene in a Shapeshifting Low-Symmetry Cavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baidiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Gabriel Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Szalóki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16826,148 +16960,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Gold(I) Complexes Bearing Verkade's Superbases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01768490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId465"/>
+      <w:footerReference w:type="default" r:id="rId469"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17035,51 +17169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C20CF495"/>
+    <w:nsid w:val="5E6482D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17266,51 +17400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-martinez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6745-5734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271718536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313538338" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.113892" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hennebelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203212" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Xue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pesce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinarayana Bellamkonda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Ronson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c00294" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300291" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00606" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Esther Kouassi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203887" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbo Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201656" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202214039" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Dutasta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bugaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chatelet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qo00011c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Nikulina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Macdonald" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Scherjon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Pearce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09546-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01761f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifei Lu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Zheng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24344-w" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516854v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c01731" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180310v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs M. ter Huurne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongphak Chidchob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja R. A. Palmans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001293" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611880v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23156" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000204" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202003602" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00217" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03621" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lagarde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Oueslati" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bousquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2019.05.023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4345" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1612420" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2109-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.12.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07244f" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150162v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00931k" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514499v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23131" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palpacelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06283h" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900425v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.162" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896109v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00276" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905995v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801040" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079946v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801170" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701481" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mosquera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Nitschke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201800459" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913751v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800867" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091949v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mirabaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bayard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03065K" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682780v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02950" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682776v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01886" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682935v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.050" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682799v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00847" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459628v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Nakamura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina P. Monteiro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cardoso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40885" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682791v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di&#8197;pietro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700395" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682939v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Jamieson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc03045a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682759v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jean" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00559" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651052v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700897" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470976v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600664" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZNKJFC2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470981v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Simonet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601307" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278205v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Robeyns" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02750" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470832v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Chen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary P. Michael" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601324" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278206v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504108" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG9W6BR5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470359v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00159" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383093v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jardel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600080" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTDGH2LC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121297v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schmitt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Padula" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Bari" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01915F" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278207v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01545" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473697v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Collin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob02085e" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471592v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Serrano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500610" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRH7G6H7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234191v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5035194" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121258v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402058" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V28D5GPQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121259v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01500b" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121255v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500706z" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121296v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqiang Yang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404806" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCZTK5RT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896779v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02828g" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121257v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00156g" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121253v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.04.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z78T1K6G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121295v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501457d" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896844v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhi Jiang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Dong" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.083" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z27JXSV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117205v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Tommasino" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31530k" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117222v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22195" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSVZD0G1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C. Szeto" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja402053d" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117139v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06657a" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117191v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov Raytchev" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvie Roussi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2012.07.012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6MG3NZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117193v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov-Raytchev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200367" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD1L5D5V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117186v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grass" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22100" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-434D3Z1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116910v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106934" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZW6XMG9L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116902v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1110333" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116906v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Lise Chapellet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol201355t" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116901v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002116" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46H2WTZC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116907v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bendjeriou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100270" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6W6R899-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116904v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc10964b" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116909v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101522" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMG9LGB9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116840v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901976" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J811G20P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116893v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100052r" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116895v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20876" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116896v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102873x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116838v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.08.015" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WH6819T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320587v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B905366B" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NM25SKPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357909v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hemmert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327197v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boyer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJ01K40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327201v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00194-5" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SW5NCR2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410104v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409878v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104045v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brotin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410394v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483500v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01768490v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-martinez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6745-5734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271718536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313538338" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593467v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;nia P&#232;lachs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szal&#243;ki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c21440" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hennebelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2024.113892" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;doriane Manick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300558" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Xue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pesce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinarayana Bellamkonda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Ronson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c00294" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300291" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00606" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Esther Kouassi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203887" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873177v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202214039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Dutasta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bugaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chatelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qo00011c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengbo Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201656" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202200115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871347v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214039" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Nikulina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Macdonald" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Scherjon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Pearce" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09546-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c01731" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khatmi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01761f" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516095v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifei Lu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Zheng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24344-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175776v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC08005E" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180310v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs M. ter Huurne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongphak Chidchob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja R. A. Palmans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001293" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611880v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23156" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178459v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000204" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863548v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b03429" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.599893" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180316v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202003602" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02794d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00217" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098280v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03621" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969189v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.12.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Asif Ikbal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00199" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lagarde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Oueslati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bousquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2019.05.023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323852v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2109-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110985v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1612420" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323750v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4345" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368870v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07244f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150162v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00931k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23131" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870774v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palpacelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06283h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896109v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00276" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900425v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.162" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905995v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801040" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091940v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701481" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079946v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801170" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K. Ronson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mosquera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Nitschke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201800459" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913751v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800867" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mirabaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bayard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03065K" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02950" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651052v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700897" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682776v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01886" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682935v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.050" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682799v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00847" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682791v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Cochrane" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di&#8197;pietro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700395" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682939v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Jamieson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc03045a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682759v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jean" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00559" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459628v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Nakamura" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina P. Monteiro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cardoso" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40885" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470976v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600664" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZNKJFC2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470981v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Simonet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601307" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278205v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Robeyns" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02750" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383093v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jardel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600080" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTDGH2LC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470832v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Chen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary P. Michael" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601324" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278206v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504108" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG9W6BR5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470359v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00159" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121297v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schmitt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Padula" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Bari" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01915F" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473697v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Collin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob02085e" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278207v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01545" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471592v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Serrano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500610" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRH7G6H7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234191v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5035194" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121258v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402058" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V28D5GPQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896779v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02828g" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121255v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500706z" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121259v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01500b" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121296v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqiang Yang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404806" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCZTK5RT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121257v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Payet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00156g" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121253v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.04.004" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z78T1K6G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121295v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501457d" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896844v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhi Jiang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Dong" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.083" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z27JXSV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117438v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_487" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VWMBRWTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117422v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C. Szeto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja402053d" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117222v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22195" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSVZD0G1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117205v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Tommasino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31530k" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117139v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06657a" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117193v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov-Raytchev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200367" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD1L5D5V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117191v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dimitrov Raytchev" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvie Roussi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2012.07.012" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6MG3NZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117186v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grass" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22100" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-434D3Z1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116910v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106934" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZW6XMG9L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116906v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Lise Chapellet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol201355t" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116901v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002116" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46H2WTZC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116902v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1110333" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116907v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bendjeriou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100270" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6W6R899-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116904v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc10964b" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116909v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101522" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMG9LGB9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116840v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901976" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J811G20P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116893v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100052r" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116895v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20876" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116896v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102873x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320587v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B905366B" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NM25SKPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116838v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.08.015" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WH6819T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357909v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hemmert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327197v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boyer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.025" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCJ01K40-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327201v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00194-5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SW5NCR2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410104v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409878v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104045v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brotin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410394v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483500v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01768490v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>