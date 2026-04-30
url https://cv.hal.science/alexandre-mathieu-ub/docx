--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -1420,287 +1420,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric imaging method for surface quality evaluation of a liquid metal pool obtained during welding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-assisted narrow gap arc welding of an 18MND5 steel thick plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Zanzouri Kechiche</w:t>
+                <w:t xml:space="preserve">Iuliia Tkachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aubreton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Stolz</w:t>
+                <w:t xml:space="preserve">Eugen Cicala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.59.10.100501⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.551 - 556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.09.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549137v1</w:t>
+                <w:t xml:space="preserve">hal-03492074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-assisted narrow gap arc welding of an 18MND5 steel thick plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarimetric imaging method for surface quality evaluation of a liquid metal pool obtained during welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Zanzouri Kechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Cicala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bolot</w:t>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94, pp.551 - 556. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.09.181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.59.10.100501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492074v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of pure vanadium and niobium/copper inserts for laser welding of titanium to stainless steel</w:t>
               </w:r>
@@ -2110,51 +2110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2244,51 +2244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2365,64 +2365,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (1), pp.83-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2469,51 +2469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Destructive Testing based on a Scanning-From-Heating approach: Application to non-through defect detection and fiber orientation assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2750,64 +2750,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.131603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2867,64 +2867,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coniglio Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (12), pp.2086-2088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Pontevicci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3813,77 +3813,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using polarimetric imaging for automatic segmentation of weld pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zanzouri Kechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4055,77 +4055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of polarimetric imaging of emissive objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zanzouri Kechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THIRTEENTH INTERNATIONAL CONFERENCE ON QUALITY CONTROL BY ARTIFICIAL VISION 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tokyo, Japan. pp.UNSP 103380Q, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4172,90 +4172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined three-dimensional digitisation and subsurface defect detection data using active infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Quantitative Infrared Thermography Conference (QIRT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Gdansk, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4384,90 +4384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time polarization imaging of weld pool surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coniglio Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4518,64 +4518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International conderence on Quantitative InfraRed Thermography (QIRT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4769,51 +4769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haglon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Aberbache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haglon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleurvacq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8010020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04696356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Corolleur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241245264" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aberbache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corolleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202200286" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pernot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103631" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuze Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116930" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mannucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;n Cicala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2021082" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zanzouri Kechiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.10.100501" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.181" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mannucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tomashchuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cicala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2020.100022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tkachenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JM Jouvard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tomashchuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420720904113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmedilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-018-0627-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boucheron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.138" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coniglio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1102475" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01235896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkacemi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bendaoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Andrzejewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2013.09.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870505" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coniglio Nicolas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002086" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Matte&#239;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grevey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kirchner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2009.02.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2MW2KL4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shabadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matte&#239;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabadi Rajashekar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Su&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2005.08.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2005.08.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHV9SQKV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pontevicci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.099" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRG03TH3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng&#232;n Cicala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-173" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02370636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zanzouri Kechiche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521681" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266940" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01320167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2016.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Metais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haglon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Aberbache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haglon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleurvacq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8010020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04696356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Corolleur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04625921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207241245264" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aberbache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corolleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202200286" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pernot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103631" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuze Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.116930" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mannucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;n Cicala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2021082" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.09.181" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zanzouri Kechiche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.10.100501" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mannucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tomashchuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cicala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2020.100022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tkachenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JM Jouvard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tomashchuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1464420720904113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmedilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-018-0627-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boucheron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.138" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coniglio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1102475" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01235896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkacemi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bendaoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Andrzejewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2013.09.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870505" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coniglio Nicolas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002086" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Matte&#239;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grevey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kirchner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2009.02.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2MW2KL4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shabadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matte&#239;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabadi Rajashekar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Su&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2005.08.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2005.08.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHV9SQKV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pontevicci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.099" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRG03TH3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng&#232;n Cicala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-173" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02370636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zanzouri Kechiche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521681" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266940" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01320167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2016.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Metais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>