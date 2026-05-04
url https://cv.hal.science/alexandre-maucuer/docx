--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -502,697 +502,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
+                <w:t xml:space="preserve">Identification of a small molecule splicing inhibitor targeting UHM domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
+                <w:t xml:space="preserve">Asaki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Matha Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 289 (3), pp.682-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.16199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176308v1</w:t>
+                <w:t xml:space="preserve">hal-03354012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a small molecule splicing inhibitor targeting UHM domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asaki Kobayashi</w:t>
+                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Budkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krystel El Hage</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Matha Salone</w:t>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 289 (3), pp.682-698. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (17), pp.10061-10081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.16199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354012v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
+                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Budkina</w:t>
+                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystel El Hage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (17), pp.10061-10081. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333572v1</w:t>
+                <w:t xml:space="preserve">hal-03176308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U2AF65 assemblies drive sequence-specific splice site recognition</w:t>
+                <w:t xml:space="preserve">YB-1, an abundant core mRNA-binding protein, has the capacity to form an RNA nucleoprotein filament: a structural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Tari</w:t>
+                <w:t xml:space="preserve">Dmitry Kretov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Manceau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Asaki Kobayashi</w:t>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pastre</w:t>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Lyabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.201847604⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (6), pp.3127-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky1303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178664v1</w:t>
+                <w:t xml:space="preserve">hal-02114790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YB-1, an abundant core mRNA-binding protein, has the capacity to form an RNA nucleoprotein filament: a structural analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U2AF65 assemblies drive sequence-specific splice site recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">Manel Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Durand</w:t>
+                <w:t xml:space="preserve">Valerie Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Matha Salone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Lyabin</w:t>
+                <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (6), pp.3127-3141. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.e47604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky1303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embr.201847604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114790v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtubules as platforms for probing liquid–liquid phase separation in cells – application to RNA-binding proteins</w:t>
               </w:r>
@@ -1204,77 +1204,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maucuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Boca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Kretov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131 (11), pp.jcs214692. </w:t>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maucuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Deshommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04918699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rabhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07456-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C Arfelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Chien Chang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W Bagnoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kerbs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe E Ciamponi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.103041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Johnson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer M Yaron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily M Huntsman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kerelsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junho Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05575-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaki Kobayashi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matha Salone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16199" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Manceau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847604" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214692" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Chatrikhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loerch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Deshommes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YPG.0b013e3283458a37" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04918699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rabhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07456-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa C Arfelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Chien Chang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W Bagnoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kerbs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe E Ciamponi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.103041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Johnson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer M Yaron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily M Huntsman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kerelsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junho Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05575-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaki Kobayashi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matha Salone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Manceau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214692" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Chatrikhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loerch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Deshommes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YPG.0b013e3283458a37" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>