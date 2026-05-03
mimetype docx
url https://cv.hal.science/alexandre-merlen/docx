--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -187,7167 +187,7301 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced oxidation Raman spectroscopy as an analysis tool for iridium-based oxygen evolution catalysts</w:t>
+                <w:t xml:space="preserve">Method Based on Continuous Artificial Dry and Humid UV Treatments to Reduce the Luminescence Background in the Raman Spectra of Plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Speer</w:t>
+                <w:t xml:space="preserve">L. Dewyspelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Jovanovic</w:t>
+                <w:t xml:space="preserve">L. Belec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+                <w:t xml:space="preserve">I. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bartoli</w:t>
+                <w:t xml:space="preserve">V. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiran Kiran</w:t>
+                <w:t xml:space="preserve">A. Ruediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (5), pp.2570-2577. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CP03592E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.70141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001213v1</w:t>
+                <w:t xml:space="preserve">hal-05578923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Recovery of Carbonate‐Contaminated Strontium Titanate (100) Vicinal Surfaces Imaged by Tip‐Enhanced Raman Spectroscopy</w:t>
+                <w:t xml:space="preserve">Laser induced oxidation Raman spectroscopy as an analysis tool for iridium-based oxygen evolution catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Bakhtbidar</w:t>
+                <w:t xml:space="preserve">Sebastian Speer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gueckelhorn</w:t>
+                <w:t xml:space="preserve">Sven Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marivi Fernández-Serra</w:t>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yon Leandro Leibas López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+                <w:t xml:space="preserve">Francesco Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiran Kiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202401024⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (5), pp.2570-2577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP03592E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111967v1</w:t>
+                <w:t xml:space="preserve">hal-05001213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric-to-paraelectric phase transition probing via high-resolution tip-enhanced Raman spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Self‐Recovery of Carbonate‐Contaminated Strontium Titanate (100) Vicinal Surfaces Imaged by Tip‐Enhanced Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bakhtbidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gueckelhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marivi Fernández-Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yon Leandro Leibas López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2025.132058⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202401024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111959v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of Carbonate Chemisorption on Barium Titanate Surfaces by Tip‐Enhanced Raman Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric-to-paraelectric phase transition probing via high-resolution tip-enhanced Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bakhtbidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ruediger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202300993⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 591, pp.132058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2025.132058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649336v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopic detection of vacancies in LaFeO 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Observation of Carbonate Chemisorption on Barium Titanate Surfaces by Tip‐Enhanced Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Bakhtbidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifeanyichukwu Amaechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Dörfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Eyméoud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+                <w:t xml:space="preserve">Andreas Ruediger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2022.133296⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534658v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaFeO3 thin films on Yttria Stabilized Zirconia flexible substrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman spectroscopic detection of vacancies in LaFeO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Turquat</w:t>
+                <w:t xml:space="preserve">Paul Eyméoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eyméoud</w:t>
+                <w:t xml:space="preserve">Christian Turquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Merlen</w:t>
+                <w:t xml:space="preserve">Cédric Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Arab</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 780, pp.139951. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 330, pp.133296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2022.133296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290861v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrinkling and crumpling in twisted few and multilayer CVD graphene: High density of edge modes influencing Raman spectra</w:t>
+                <w:t xml:space="preserve">LaFeO3 thin films on Yttria Stabilized Zirconia flexible substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nikolaievskyi</w:t>
+                <w:t xml:space="preserve">M. Jędrusik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Torregrosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+                <w:t xml:space="preserve">Ch. Turquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Clair</w:t>
+                <w:t xml:space="preserve">P. Eyméoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+                <w:t xml:space="preserve">A. Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.12.010⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 780, pp.139951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887634v1</w:t>
+                <w:t xml:space="preserve">hal-04290861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy investigation of magnesium oxide nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wrinkling and crumpling in twisted few and multilayer CVD graphene: High density of edge modes influencing Raman spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Peter Ruediger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">D. Nikolaievskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3RA04492K⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.650-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649394v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward surface-enhanced Raman scattering using electroless substrate for trace arsenic detection and speciation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman spectroscopy investigation of magnesium oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goutaland</w:t>
+                <w:t xml:space="preserve">Maria Dekermenjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Michalon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Peter Ruediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (7), pp.073103. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (38), pp.26683-26689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0126372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3RA04492K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008614v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra and DFT calculations of thiophenol molecules adsorbed on a gold surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward surface-enhanced Raman scattering using electroless substrate for trace arsenic detection and speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
+                <w:t xml:space="preserve">Marie Adier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu E Edely</w:t>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rérat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goutaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CP04157J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (7), pp.073103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0126372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879703v1</w:t>
+                <w:t xml:space="preserve">hal-04008614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of cobalt on morphology, structure, and ORR activity of electrospun carbon fibre mats in aqueous alkaline environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tobias Kutsch</w:t>
+                <w:t xml:space="preserve">Raman spectra and DFT calculations of thiophenol molecules adsorbed on a gold surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmane Camara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Tempel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu E Edely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.12.87⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (48), pp.29505-29511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP04157J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649478v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography-induced variations of localized surface plasmon resonance in tip-enhanced Raman configuration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of cobalt on morphology, structure, and ORR activity of electrospun carbon fibre mats in aqueous alkaline environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Dörfler</w:t>
+                <w:t xml:space="preserve">Markus Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gitanjali Kolhatkar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tobias Kutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmane Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Tempel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.389565⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1173-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.12.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934942v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral fluctuation in SERS spectra of benzodiazepin molecules: The case of oxazepam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Topography-induced variations of localized surface plasmon resonance in tip-enhanced Raman configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Hadj Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Dörfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gitanjali Kolhatkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5972⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (9), pp.14161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.389565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928096v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-mortem analysis of tungsten plasma facing components in tokamaks: Raman microscopy measurements on compact, porous oxide and nitride films and nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Spectral fluctuation in SERS spectra of benzodiazepin molecules: The case of oxazepam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Martin</w:t>
+                <w:t xml:space="preserve">Katharina Gratzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Roubin</w:t>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab9347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (11), pp.2192-2198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611611v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample induced intensity variations of localized surface plasmon resonance in tip-enhanced Raman spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+                <w:t xml:space="preserve">Post-mortem analysis of tungsten plasma facing components in tokamaks: Raman microscopy measurements on compact, porous oxide and nitride films and nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dellasega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Passoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ab9347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.403345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03118396v1</w:t>
+                <w:t xml:space="preserve">hal-02611611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonisation temperature dependence of electrochemical activity of nitrogen-doped carbon fibres from electrospinning as air-cathodes for aqueous-alkaline metal–air batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sample induced intensity variations of localized surface plasmon resonance in tip-enhanced Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Hadj Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Dörfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gitanjali Kolhatkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rüdiger-A. Eichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ra03805a⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (18), pp.25998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.403345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314100v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming Weakly Interacting Multilayers of Graphene Using Atomic Force Microscope Tip Scanning and Evidence of Competition between Inner and Outer Raman Scattering Processes Piloted by Structural Defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Nikolaievskyi</w:t>
+                <w:t xml:space="preserve">Carbonisation temperature dependence of electrochemical activity of nitrogen-doped carbon fibres from electrospinning as air-cathodes for aqueous-alkaline metal–air batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Tempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schierholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger-A. Eichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (47), pp.27231-27241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ra03805a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02385952v1</w:t>
+                <w:t xml:space="preserve">hal-02314100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation Investigation of Symmetry Breaking and Flexoelectricity Induced by Nanoindentations in SrTiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitanjali Kolhatkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mischa Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Hadj Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1901266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201901266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical near-field mapping of plasmonic nanostructures prepared by nanosphere lithography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Wallace</w:t>
+                <w:t xml:space="preserve">Forming Weakly Interacting Multilayers of Graphene Using Atomic Force Microscope Tip Scanning and Evidence of Competition between Inner and Outer Raman Scattering Processes Piloted by Structural Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gratzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nikolaievskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (13), pp.3571-3579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.9.144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01862842v1</w:t>
+                <w:t xml:space="preserve">hal-02385952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of negative oxygen ions on the deposition processes of RF-magnetron sputtered SrTiO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadj Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ambriz Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Amaechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 661, pp.23 - 31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface preparation and the evolution of atomically flat step terrace morphology of MgO single crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Optical near-field mapping of plasmonic nanostructures prepared by nanosphere lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitanjali Kolhatkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinez Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5047029⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1536 - 1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.9.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107099v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of cyanide compounds during preparation of gold surfaces evidenced by surface‐enhanced Raman spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Surface preparation and the evolution of atomically flat step terrace morphology of MgO single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Hadj Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gitanjali Kolhatkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reji Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ruediger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5365⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), pp.095025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5047029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770401v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field chemical mapping of gold nanostructures using a functionalized scanning probe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Dab</w:t>
+                <w:t xml:space="preserve">Formation of cyanide compounds during preparation of gold surfaces evidenced by surface‐enhanced Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Awada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Merlen</w:t>
+                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ruediger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Coussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp06004a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693994v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between plasmonic tip emission and electromagnetic enhancement evidenced in tip-enhanced Raman spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Near-field chemical mapping of gold nanostructures using a functionalized scanning probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruediger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5260⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (46), pp.31063-31071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp06004a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693989v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between plasmonic tip emission and electromagnetic enhancement evidenced in tip-enhanced Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Plathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruediger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48 (12), pp.1863-1870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jrs.5260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653945v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Guide to and Review of the Use of Multiwavelength Raman Spectroscopy for Characterizing Defective Aromatic Carbon Solids: from Graphene to Amorphous Carbons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
+                <w:t xml:space="preserve">Relation between plasmonic tip emission and electromagnetic enhancement evidenced in tip-enhanced Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Plathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruediger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings7100153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (12), pp.1863-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596681v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superimposed Arrays of Nanoprisms for Multispectral Molecular Plasmonics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renjie Hou</w:t>
+                <w:t xml:space="preserve">A Guide to and Review of the Use of Multiwavelength Raman Spectroscopy for Characterizing Defective Aromatic Carbon Solids: from Graphene to Amorphous Carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J. Coady</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josephus Gerardus Buijnsters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00388⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings7100153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435272v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational modes of aminothiophenol : a TERS and DFT study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+                <w:t xml:space="preserve">Superimposed Arrays of Nanoprisms for Multispectral Molecular Plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Q. Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chaigneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammadali Tabatabaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renjie Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Coady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp01579k⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (9), pp.1723-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266146v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near field optical image of a gold surface: a luminescence study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vibrational modes of aminothiophenol : a TERS and DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ruediger</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP05000B⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (29), pp.19134-19138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp01579k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239369v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Rhodamine 6G at low concentrations using Raman Spectroscopy: A comparison between Ag and Au-based nanoporous substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A near field optical image of a gold surface: a luminescence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Plathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruediger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP05000B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02517-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01416746v1</w:t>
+                <w:t xml:space="preserve">hal-01239369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underpotential deposition of selenium and antimony on gold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Rhodamine 6G at low concentrations using Raman Spectroscopy: A comparison between Ag and Au-based nanoporous substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lishi Wang</w:t>
+                <w:t xml:space="preserve">D. Fernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Pradel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+                <w:t xml:space="preserve">David Bergé-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ribes</w:t>
+                <w:t xml:space="preserve">T.N.T. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (8), pp.2399-2411. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.2001 - 2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10008-015-2881-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02517-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196059v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal Point: Imaging Optical Near‐field in Plasmonic Nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Underpotential deposition of selenium and antimony on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lishi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1366/14-07699⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (8), pp.2399-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-015-2881-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191524v1</w:t>
+                <w:t xml:space="preserve">hal-01196059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of large metallic nanodots arrays for organic thin film solar cells using anodic aluminum oxide templates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Focal Point: Imaging Optical Near‐field in Plasmonic Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Flory</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Lagugné-Labarthet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117, pp.657-662. </w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.1307-1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2012.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1366/14-07699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00911134v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long range nanostructuring of silicon surfaces by photonic nanojets from microsphere Langmuir films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and characterization of large metallic nanodots arrays for organic thin film solar cells using anodic aluminum oxide templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. N. Deepak Kallepalli</w:t>
+                <w:t xml:space="preserve">Philippe Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grojo</w:t>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Charmasson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Uteza</w:t>
+                <w:t xml:space="preserve">François Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/14/145102⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.657-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2012.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418591v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties of Silver and Gold Tetrahedral Nanopyramid Arrays Prepared by Nanosphere Lithography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sangar</w:t>
+                <w:t xml:space="preserve">Long range nanostructuring of silicon surfaces by photonic nanojets from microsphere Langmuir films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. N. Deepak Kallepalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastaran Kazemi-Zanjani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+                <w:t xml:space="preserve">D. Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp405125c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/14/145102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757657v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength enhancement of silicon Raman scattering by nanoscale laser surface ablation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Grojo</w:t>
+                <w:t xml:space="preserve">Optical Properties of Silver and Gold Tetrahedral Nanopyramid Arrays Prepared by Nanosphere Lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadali Tabatabaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastaran Kazemi-Zanjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.07.131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (28), pp.14778 - 14786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp405125c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418579v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organised growth of molecular arrays at surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Porte</w:t>
+                <w:t xml:space="preserve">Multi-wavelength enhancement of silicon Raman scattering by nanoscale laser surface ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Abel</w:t>
+                <w:t xml:space="preserve">A. Sangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Amsalem</w:t>
+                <w:t xml:space="preserve">P. Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bocquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bocquet</w:t>
+                <w:t xml:space="preserve">L. N. D. Kallepalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045337⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 284, pp.545-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.07.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896199v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Surface Enhanced Raman Spectroscopy study of aminothiophenol and aminothiophenol-C60 self-assembled monolayers: evolution of Raman modes with experimental parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Patrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136, pp.194704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4717720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of organic blend films integrating metallic nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+                <w:t xml:space="preserve">Self-organised growth of molecular arrays at surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Bagierek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Flory</w:t>
+                <w:t xml:space="preserve">Mathieu Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amsalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2011.11.045⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3/4/5/6/7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00911119v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Luminescent Properties of CdSe/ZnS and TiO2 Semiconductor Quantum Dots Embedded into PMMA Layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jen Chen</w:t>
+                <w:t xml:space="preserve">Optical characterization of organic blend films integrating metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Waldir Avansi Junior</w:t>
+                <w:t xml:space="preserve">Joanna Bagierek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanostructured Thin Films V</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102, pp.31-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2011.11.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.929268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01810806v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface enhanced spectroscopy with gold nanostructures on silicon and glass substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optical and Luminescent Properties of CdSe/ZnS and TiO2 Semiconductor Quantum Dots Embedded into PMMA Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ju Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Torchio</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldir Avansi Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.04.004⟩</w:t>
+              <w:t xml:space="preserve">Nanostructured Thin Films V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.929268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911089v1</w:t>
+                <w:t xml:space="preserve">hal-01810806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic absorption in organic thin film including metallic nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Surface enhanced spectroscopy with gold nanostructures on silicon and glass substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valmalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Patrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Torchio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference "Nanomeeting-2011"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605, pp.1214-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911159v1</w:t>
+                <w:t xml:space="preserve">hal-00911089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure behavior of polyiodides confined into single-walled carbon nanotubes: A Raman study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Parc</w:t>
+                <w:t xml:space="preserve">Intrinsic absorption in organic thin film including metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Aznar</w:t>
+                <w:t xml:space="preserve">Wilfried Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the International Conference "Nanomeeting-2011"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.580-583</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534900v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Interactions between Molecules and Nanocrystals in Copper Oxalate Nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-pressure behavior of polyiodides confined into single-walled carbon nanotubes: A Raman study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Romann</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp9082344⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (20), pp.205403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.205403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126125v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolarization effects in tip-enhanced Raman spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Interactions between Molecules and Nanocrystals in Copper Oxalate Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frigout</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Romann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valmalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40 (10), pp.1361-1370. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (24), pp.10677-10682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.2424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp9082344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00583311v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organized Assembly of Copper Oxalate Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Romann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valmalette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (13), pp.5068-5074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp805335f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure-high temperature synthesis of diamond from single-wall pristine and iodine doped carbon nanotube bundles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Depolarization effects in tip-enhanced Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valmalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+                <w:t xml:space="preserve">P.G. Gucciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Floch</w:t>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Montagnac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+                <w:t xml:space="preserve">A. Frigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (10), pp.1361-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.02.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00453379v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some aspects of electrical conduction in granular systems of various dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High pressure-high temperature synthesis of diamond from single-wall pristine and iodine doped carbon nanotube bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Creyssels</w:t>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Laroche</w:t>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23, pp.255. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.1643-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10186-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170319v3</w:t>
+                <w:t xml:space="preserve">hal-00453379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t>
+                <w:t xml:space="preserve">Some aspects of electrical conduction in granular systems of various dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morard</w:t>
+                <w:t xml:space="preserve">Mathieu Creyssels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mezouar</w:t>
+                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rey</w:t>
+                <w:t xml:space="preserve">Claude Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Poloni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Merlen</w:t>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (2), pp.223-233. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10186-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613966v1</w:t>
+                <w:t xml:space="preserve">hal-00170319v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electromagnetic waves on the electrical properties of contacts between grains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vandewalle</w:t>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Castaing</w:t>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/54001⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.223-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169540v1</w:t>
+                <w:t xml:space="preserve">hal-00613966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy of open-ended Single Wall Carbon Nanotubes under pressure: effect of the pressure transmitting medium.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of electromagnetic waves on the electrical properties of contacts between grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Creyssels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200541364⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (5), pp.54001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/54001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00232792v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron studies on silicon clathrates: Highly stable nanostructured materials.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Raman spectroscopy of open-ended Single Wall Carbon Nanotubes under pressure: effect of the pressure transmitting medium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Masenelli</w:t>
+                <w:t xml:space="preserve">Nedjma Bendiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tournus</w:t>
+                <w:t xml:space="preserve">Anna Aouizerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 238, pp.163-166. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 243 (3), pp.690-699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200541364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021504v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Raman spectroscopy of single-wall carbon nanotubes under pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Synchrotron studies on silicon clathrates: Highly stable nanostructured materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035409⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 238, pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232786v1</w:t>
+                <w:t xml:space="preserve">hal-00021504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced homothetic volume collapse in silicon clathrates.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Resonant Raman spectroscopy of single-wall carbon nanotubes under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjma Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Le Floch</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Aouizerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.035409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10387-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00021564v1</w:t>
+                <w:t xml:space="preserve">hal-00232786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pressure-induced homothetic volume collapse in silicon clathrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.556-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10387-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ion beam photography in sol-gel NiO-SiO2 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 209, pp.335-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7357,632 +7491,632 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro/Nano-Structuration of Silicon using Photonic Nanojet Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. N. D. Kallepalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 CONFERENCE ON AND INTERNATIONAL QUANTUM ELECTRONICS CONFERENCE LASERS AND ELECTRO-OPTICS EUROPE (CLEO EUROPE/IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Study of Metallic Nanostructures Prepared by Nanosphere Lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Canada 2013 - Energy, Materials, Environment conference, London (CA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Study of Metallic Nanostructures Prepared by Nanosphere Lithography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Metal nanoparticles to increase light absorption of organic thin film solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sangar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ièmes Journées Scientifiques du Centre de compétences en Nanosciences et Nanotechnologies (C'NANO-PACA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France</w:t>
+              <w:t xml:space="preserve">Surface Canada 2013 - Energy, Materials, Environment conference, London (CA), May 7-10 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911161v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal nanoparticles to increase light absorption of organic thin film solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Statistical Study of Metallic Nanostructures Prepared by Nanosphere Lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courmontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Canada 2013 - Energy, Materials, Environment conference, London (CA), May 7-10 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Canada</w:t>
+              <w:t xml:space="preserve">6ièmes Journées Scientifiques du Centre de compétences en Nanosciences et Nanotechnologies (C'NANO-PACA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911169v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotubes de carbone monoparois dans des conditions extrêmes de pression et de température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Claude Bernard - Lyon I, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7992,165 +8126,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forming Weakly Interacting Multilayers of Graphene Using Atomic Force Microscope Tip Scanning and Evidence of Competition between Inner and Outer Raman Scattering Processes Piloted by Structural Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gratzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nikolaievskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8218,51 +8352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE559B37"/>
+    <w:nsid w:val="08830244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8449,51 +8583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-merlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8453-299X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095162879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Speer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Jovanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bartoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Kiran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03592E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bakhtbidar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gueckelhorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Fern&#225;ndez-Serra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Leandro Leibas L&#243;pez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202401024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruediger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.132058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifeanyichukwu Amaechi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;rfler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300993" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eym&#233;oud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Turquat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pardanaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2022.133296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#281;drusik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Turquat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eym&#233;oud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139951" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nikolaievskyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torregrosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dekermenjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Peter Ruediger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA04492K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008614v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutaland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Michalon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126372" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04157J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gehring" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kutsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmane Camara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Tempel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.12.87" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Hadj Youssef" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitanjali Kolhatkar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.389565" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gratzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5972" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellasega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Passoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roubin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab9347" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.403345" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schierholz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger-A. Eichel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra03805a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gratzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00564" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Nicklaus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cojocaru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rivard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201901266" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Dab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wallace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj Youssef" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambriz Vargas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amaechi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkissian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.054" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02107099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5365" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Awada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruediger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp06004a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plathier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pignolet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5260" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596681v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephus Gerardus Buijnsters" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7100153" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Q. Wallace" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Tabatabaei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Hou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Coady" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Norton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00388" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaigneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01579k" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05000B" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berg&#233;-Lefranc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.T. Phan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02517-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2881-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lagugn&#233;-Labarthet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/14-07699" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911134v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.12.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBWFVMTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418591v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Deepak Kallepalli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charmasson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/14/145102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Kazemi-Zanjani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405125c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418579v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torchio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. D. Kallepalli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.07.131" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amsalem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bocquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045337" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007241v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Delafosse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4717720" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bagierek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2011.11.045" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSTJ2SB3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810806v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Lin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Chen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Avansi Junior" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929268" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Valmalette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.04.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P5SRBJ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911159v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534900v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.205403" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126125v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9082344" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583311v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valmalette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Gucciardi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frigout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2424" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Q3WH9HP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126123v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805335f" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453379v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.02.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170319v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10186-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169540v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandewalle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/54001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aouizerat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200541364" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGGJRP8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232786v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035409" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Miguel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kume" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10387-x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NZD4DZD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022246v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teodorescu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghica" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Sandu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418573v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911168v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911169v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011014v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02387242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chuzel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-merlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8453-299X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095162879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dewyspelaere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoble" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruediger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.70141" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Speer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Jovanovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bartoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Kiran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03592E" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111967v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bakhtbidar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gueckelhorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Fern&#225;ndez-Serra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Leandro Leibas L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202401024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruediger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2025.132058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifeanyichukwu Amaechi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;rfler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300993" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eym&#233;oud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Turquat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pardanaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2022.133296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#281;drusik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Turquat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eym&#233;oud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139951" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nikolaievskyi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torregrosa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dekermenjian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Peter Ruediger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA04492K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008614v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutaland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Michalon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126372" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04157J" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gehring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kutsch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmane Camara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Tempel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.12.87" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Hadj Youssef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitanjali Kolhatkar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.389565" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gratzer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5972" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellasega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Passoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab9347" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.403345" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schierholz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger-A. Eichel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra03805a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Nicklaus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cojocaru" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rivard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201901266" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gratzer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj Youssef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambriz Vargas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amaechi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkissian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.05.054" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Dab" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wallace" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02107099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5365" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Awada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp06004a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693989v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plathier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pignolet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5260" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596681v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephus Gerardus Buijnsters" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings7100153" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Q. Wallace" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Tabatabaei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Hou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Coady" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Norton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00388" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaigneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01579k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05000B" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berg&#233;-Lefranc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.T. Phan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02517-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196059v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2881-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191524v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lagugn&#233;-Labarthet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/14-07699" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911134v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.12.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBWFVMTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418591v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Deepak Kallepalli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charmasson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/14/145102" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Kazemi-Zanjani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405125c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418579v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torchio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. D. Kallepalli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.07.131" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007241v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Delafosse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4717720" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896199v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amsalem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bocquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045337" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bagierek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2011.11.045" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSTJ2SB3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810806v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Lin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Avansi Junior" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929268" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911089v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Valmalette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.04.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P5SRBJ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911159v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534900v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.205403" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126125v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9082344" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126123v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805335f" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583311v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valmalette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Gucciardi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frigout" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2424" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Q3WH9HP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453379v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.02.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170319v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10186-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169540v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandewalle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/54001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aouizerat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200541364" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGGJRP8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232786v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035409" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021564v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Miguel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kume" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10387-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NZD4DZD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022246v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teodorescu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghica" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Sandu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418573v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911168v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911169v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911161v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011014v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02387242v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chuzel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>