--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1106,273 +1106,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding physical like reaction effects to skeleton-based animations using controllable pendulums</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Gaudin</w:t>
+                <w:t xml:space="preserve">Easy Acquisition and Real-Time Animation of Facial Wrinkles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dutreve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22639-7_12⟩</w:t>
+              <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (2-3), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cav.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126420v1</w:t>
+                <w:t xml:space="preserve">hal-00631255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy Acquisition and Real-Time Animation of Facial Wrinkles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Dutreve</w:t>
+                <w:t xml:space="preserve">Adding physical like reaction effects to skeleton-based animations using controllable pendulums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdul Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Transactions on edutainment VI, 6758, pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22639-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cav.395⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00631255v1</w:t>
+                <w:t xml:space="preserve">hal-01126420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1509,51 +1509,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure Physics-Based Hand Interaction in VR</w:t>
+                <w:t xml:space="preserve">Interaction physique en RV basée sur les mouvements de la main capturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Bashir Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guillou</w:t>
@@ -1584,106 +1584,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Computer Graphics Theory and Applications (VISIGRAPP 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journées Françaises de l'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpelier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509013v1</w:t>
+                <w:t xml:space="preserve">hal-04814226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction physique en RV basée sur les mouvements de la main capturés</w:t>
+                <w:t xml:space="preserve">Pure Physics-Based Hand Interaction in VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Bashir Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guillou</w:t>
@@ -1714,73 +1705,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées Françaises de l'Informatique Graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Computer Graphics Theory and Applications (VISIGRAPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.228-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012320400003660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814226v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Character Pose Design in Latent Space For Animation Edition</w:t>
               </w:r>
@@ -3107,51 +3107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy Rigging of Face by Automatic Registration and Transfer of Skinning Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dutreve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,51 +3354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Dynamic Wrinkles of Face for Animated Skinned Mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dutreve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,51 +3458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature points based facial animation retargeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dutreve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3742,464 +3742,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-based rendering of trees</w:t>
+                <w:t xml:space="preserve">Virtual arm for the phantom pain therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gilet</w:t>
+                <w:t xml:space="preserve">Loris Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Neyret</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on Natural Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Intelligence (ACIDCA-ICMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Tozeur, Tunisia., Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00537448v1</w:t>
+                <w:t xml:space="preserve">hal-01531272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual arm for the phantom pain therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loris Eynard</w:t>
+                <w:t xml:space="preserve">Point-based rendering of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saida Bouakaz</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Intelligence (ACIDCA-ICMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics Workshop on Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM/SIGGRAPH, Aug 2005, Dublin, Ireland. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/NPH/NPH05/067-072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531272v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00537448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive Crowd Behaviour in Dense Urban Environments using Local Laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Reflection on Moving Vehicles in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Loscos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Meyer</w:t>
+                <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPCG.2003.1206939⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Virtual reality software and technology (VRST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1008653.1008662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498407v1</w:t>
+                <w:t xml:space="preserve">hal-01494996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Reflection on Moving Vehicles in Urban Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intuitive Crowd Behaviour in Dense Urban Environments using Local Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Loscos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Virtual reality software and technology (VRST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Osaka, Japan. </w:t>
+              <w:t xml:space="preserve">Theory and Practice of Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Birmingham United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1008653.1008662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPCG.2003.1206939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494996v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Rendering of Trees with Shading and Shadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4341,51 +4341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Shaders for the Efficient Realistic Rendering of Pine-Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canadian Information Processing Society, May 2000, Montréal, Canada. pp.137--144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4423,51 +4423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Volumetric Textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on Rendering techniques (Rendering Techniques'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurographics, Jun 1998, Vienna, Austria. pp.157--168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4505,51 +4505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textures volumiques interactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées Francophones d'Informatique Graphique (AFIG'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'informatique du littoral (LIL), Dec 1998, Dunkerque, France. pp.261--270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4606,51 +4606,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CREATE Project: Mixed Reality for Design, Education, and Cultural Heritage with a Constructivist Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hila Ritter Widenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,51 +4789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Péroche and Dominique Bechmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique Graphique et Rendu (Traité IC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publication, 2007, Traitement du Signal et de l'Image, 978-2-7462-1515-3</w:t>
@@ -5123,51 +5123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three LOD for the Realistic and Real-Time Rendering of Crowds with Dynamic Lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5781,51 +5781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418268v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samita Bai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidra Nasir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Konik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3639184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi-Antoine Mahfoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3226252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Victor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Crenn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3038473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.02.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-017-6114-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.03.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdul Karim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22639-7_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dutreve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BAA9C619E63954C570F8FD68A501E82A3128896/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bessy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bashir Mahdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Habibi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012320400003660" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136763" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823448" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27863-6_28" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10987-9_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00714091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00632860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00632446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Orvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7_38" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Michoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10520-3_3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450621" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M Brice&#241;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76386-4_70" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/NPH/NPH05/067-072" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Eynard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loscos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPCG.2003.1206939" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1008653.1008662" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cecchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2001.959957" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537519v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Ritter Widenfeld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tecchia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04145272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Desser&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:111adc0b1937f6b2b06d615fd824809dd40e109b;origin=https://hal.archives-ouvertes.fr/hal-04423410;visit=swh:1:snp:d3590175ec3450597021b386a41feb2d99333a11;anchor=swh:1:rel:a7f4e310c74fbfa5e554846af7cd78b50d7c562c;path=/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7217b9f9f0981f58fa3d25b5e95e593e21495cf4;origin=https://hal.archives-ouvertes.fr/hal-04060241;visit=swh:1:snp:de582da366f8bb658ae9226f1d74e2e9ac679a63;anchor=swh:1:rel:ba8fe35b407a743c5fc157b2ff3236c20b61a391;path=/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418268v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samita Bai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidra Nasir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Konik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3639184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi-Antoine Mahfoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3226252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Victor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Crenn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3038473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.02.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-017-6114-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.03.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdul Karim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dutreve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BAA9C619E63954C570F8FD68A501E82A3128896/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22639-7_12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bessy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bashir Mahdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Habibi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012320400003660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136763" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823448" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27863-6_28" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10987-9_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00714091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00632860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00632446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Orvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7_38" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Michoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10520-3_3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450621" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M Brice&#241;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76386-4_70" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Eynard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/NPH/NPH05/067-072" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1008653.1008662" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498407v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loscos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPCG.2003.1206939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cecchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2001.959957" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537519v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Ritter Widenfeld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tecchia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04145272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Desser&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:111adc0b1937f6b2b06d615fd824809dd40e109b;origin=https://hal.archives-ouvertes.fr/hal-04423410;visit=swh:1:snp:d3590175ec3450597021b386a41feb2d99333a11;anchor=swh:1:rel:a7f4e310c74fbfa5e554846af7cd78b50d7c562c;path=/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7217b9f9f0981f58fa3d25b5e95e593e21495cf4;origin=https://hal.archives-ouvertes.fr/hal-04060241;visit=swh:1:snp:de582da366f8bb658ae9226f1d74e2e9ac679a63;anchor=swh:1:rel:ba8fe35b407a743c5fc157b2ff3236c20b61a391;path=/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>