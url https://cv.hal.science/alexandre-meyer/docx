--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2872,256 +2872,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Expression Recognition using Entropy and Brightness Features</w:t>
+                <w:t xml:space="preserve">Separating superfluous from essential: which facial region(s) holds the key for expression recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Ahmed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Konik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Intelligent Systems Design and Applications (ISDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Cordoba, Spain. pp.1-6</w:t>
+              <w:t xml:space="preserve">16th European Conferences on Eye Movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00632860v1</w:t>
+                <w:t xml:space="preserve">ujm-00632446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating superfluous from essential: which facial region(s) holds the key for expression recognition?</w:t>
+                <w:t xml:space="preserve">Facial Expression Recognition using Entropy and Brightness Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Ahmed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Konik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conferences on Eye Movements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.262</w:t>
+              <w:t xml:space="preserve">11th International Conference on Intelligent Systems Design and Applications (ISDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Cordoba, Spain. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00632446v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00632860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy Rigging of Face by Automatic Registration and Transfer of Skinning Parameters</w:t>
               </w:r>
@@ -3452,213 +3452,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature points based facial animation retargeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Dutreve</w:t>
+                <w:t xml:space="preserve">Multi-Layer Level of Detail for Character Animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saida Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Virtual reality software and technology (VRST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VRIPHYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, VRIPHYS, France. Proceedings of the 5th Workshop On 57--67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494990v1</w:t>
+                <w:t xml:space="preserve">hal-00365031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Layer Level of Detail for Character Animation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Savoye</w:t>
+                <w:t xml:space="preserve">Feature points based facial animation retargeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dutreve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRIPHYS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Virtual reality software and technology (VRST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France. pp.197 - 197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1450579.1450621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365031v1</w:t>
+                <w:t xml:space="preserve">hal-01494990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-Guided Shape from Shading to Reconstruct Fine Details from a Single Photograph</w:t>
               </w:r>
@@ -5781,51 +5781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418268v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samita Bai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidra Nasir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Konik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3639184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi-Antoine Mahfoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3226252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Victor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Crenn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3038473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.02.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-017-6114-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.03.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdul Karim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dutreve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BAA9C619E63954C570F8FD68A501E82A3128896/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22639-7_12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bessy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bashir Mahdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Habibi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012320400003660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136763" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823448" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27863-6_28" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10987-9_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00714091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00632860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00632446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Orvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7_38" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Michoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10520-3_3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450621" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M Brice&#241;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76386-4_70" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Eynard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/NPH/NPH05/067-072" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1008653.1008662" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498407v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loscos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPCG.2003.1206939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cecchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2001.959957" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537519v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Ritter Widenfeld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tecchia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04145272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Desser&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:111adc0b1937f6b2b06d615fd824809dd40e109b;origin=https://hal.archives-ouvertes.fr/hal-04423410;visit=swh:1:snp:d3590175ec3450597021b386a41feb2d99333a11;anchor=swh:1:rel:a7f4e310c74fbfa5e554846af7cd78b50d7c562c;path=/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7217b9f9f0981f58fa3d25b5e95e593e21495cf4;origin=https://hal.archives-ouvertes.fr/hal-04060241;visit=swh:1:snp:de582da366f8bb658ae9226f1d74e2e9ac679a63;anchor=swh:1:rel:ba8fe35b407a743c5fc157b2ff3236c20b61a391;path=/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418268v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samita Bai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidra Nasir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Konik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3639184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi-Antoine Mahfoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3226252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Victor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Crenn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3038473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.02.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-017-6114-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.03.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdul Karim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dutreve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BAA9C619E63954C570F8FD68A501E82A3128896/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22639-7_12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bessy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bashir Mahdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Habibi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012320400003660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136763" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823448" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27863-6_28" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10987-9_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00714091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00632446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00632860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Orvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7_38" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Michoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10520-3_3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Savoye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450621" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M Brice&#241;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76386-4_70" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Eynard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/NPH/NPH05/067-072" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1008653.1008662" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498407v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loscos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPCG.2003.1206939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cecchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2001.959957" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537519v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Ritter Widenfeld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tecchia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04145272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Desser&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:111adc0b1937f6b2b06d615fd824809dd40e109b;origin=https://hal.archives-ouvertes.fr/hal-04423410;visit=swh:1:snp:d3590175ec3450597021b386a41feb2d99333a11;anchor=swh:1:rel:a7f4e310c74fbfa5e554846af7cd78b50d7c562c;path=/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7217b9f9f0981f58fa3d25b5e95e593e21495cf4;origin=https://hal.archives-ouvertes.fr/hal-04060241;visit=swh:1:snp:de582da366f8bb658ae9226f1d74e2e9ac679a63;anchor=swh:1:rel:ba8fe35b407a743c5fc157b2ff3236c20b61a391;path=/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>